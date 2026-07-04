--- v0 (2025-12-08)
+++ v1 (2026-07-04)
@@ -2105,54 +2105,54 @@
       <c r="I42">
         <v>8950</v>
       </c>
       <c r="J42"/>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>136</v>
       </c>
       <c r="B43">
         <v>85</v>
       </c>
       <c r="C43" t="s">
         <v>137</v>
       </c>
       <c r="D43">
         <v>-41.43785</v>
       </c>
       <c r="E43">
         <v>-65.06369</v>
       </c>
       <c r="F43" t="s">
         <v>138</v>
       </c>
       <c r="G43" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I43">
         <v>8950</v>
       </c>
       <c r="J43"/>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>139</v>
       </c>
       <c r="B44">
         <v>25</v>
       </c>
       <c r="C44" t="s">
         <v>140</v>
       </c>
       <c r="D44">
         <v>-22.26581</v>
       </c>
       <c r="E44">
         <v>-64.75309</v>
       </c>
       <c r="F44" t="s">
         <v>141</v>
       </c>