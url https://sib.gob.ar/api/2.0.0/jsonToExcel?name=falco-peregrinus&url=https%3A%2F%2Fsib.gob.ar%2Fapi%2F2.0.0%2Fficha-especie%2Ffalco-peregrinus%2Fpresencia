--- v0 (2025-12-06)
+++ v1 (2026-10-05)
@@ -1022,54 +1022,54 @@
       <c r="I7">
         <v>8947</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8">
         <v>18</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8">
         <v>-39.85001</v>
       </c>
       <c r="E8">
         <v>-71.43103</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="H8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I8">
         <v>8947</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9">
         <v>11</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9">
         <v>-31.69761</v>
       </c>
       <c r="E9">
         <v>-64.78331</v>
       </c>
       <c r="F9" t="s">
         <v>35</v>
       </c>