--- v0 (2025-12-13)
+++ v1 (2026-06-14)
@@ -2552,54 +2552,54 @@
       <c r="I53">
         <v>8939</v>
       </c>
       <c r="J53"/>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
         <v>169</v>
       </c>
       <c r="B54">
         <v>85</v>
       </c>
       <c r="C54" t="s">
         <v>170</v>
       </c>
       <c r="D54">
         <v>-41.43785</v>
       </c>
       <c r="E54">
         <v>-65.06369</v>
       </c>
       <c r="F54" t="s">
         <v>171</v>
       </c>
       <c r="G54" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H54">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I54">
         <v>8939</v>
       </c>
       <c r="J54"/>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
         <v>172</v>
       </c>
       <c r="B55">
         <v>289</v>
       </c>
       <c r="C55" t="s">
         <v>173</v>
       </c>
       <c r="D55">
         <v>-34.6</v>
       </c>
       <c r="E55">
         <v>-58.33333</v>
       </c>
       <c r="F55" t="s">
         <v>174</v>
       </c>