--- v0 (2025-12-07)
+++ v1 (2026-06-16)
@@ -1574,54 +1574,54 @@
       <c r="I28">
         <v>8799</v>
       </c>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>95</v>
       </c>
       <c r="B29">
         <v>85</v>
       </c>
       <c r="C29" t="s">
         <v>96</v>
       </c>
       <c r="D29">
         <v>-41.43785</v>
       </c>
       <c r="E29">
         <v>-65.06369</v>
       </c>
       <c r="F29" t="s">
         <v>97</v>
       </c>
       <c r="G29" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I29">
         <v>8799</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>98</v>
       </c>
       <c r="B30">
         <v>172</v>
       </c>
       <c r="C30" t="s">
         <v>99</v>
       </c>
       <c r="D30">
         <v>-42.26667</v>
       </c>
       <c r="E30">
         <v>-71.76667</v>
       </c>
       <c r="F30" t="s">
         <v>100</v>
       </c>