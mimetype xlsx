--- v0 (2025-12-06)
+++ v1 (2026-06-14)
@@ -1739,54 +1739,54 @@
       <c r="I32">
         <v>8796</v>
       </c>
       <c r="J32"/>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>108</v>
       </c>
       <c r="B33">
         <v>85</v>
       </c>
       <c r="C33" t="s">
         <v>109</v>
       </c>
       <c r="D33">
         <v>-41.43785</v>
       </c>
       <c r="E33">
         <v>-65.06369</v>
       </c>
       <c r="F33" t="s">
         <v>110</v>
       </c>
       <c r="G33" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="H33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I33">
         <v>8796</v>
       </c>
       <c r="J33"/>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>111</v>
       </c>
       <c r="B34">
         <v>78</v>
       </c>
       <c r="C34" t="s">
         <v>112</v>
       </c>
       <c r="D34">
         <v>-33.11667</v>
       </c>
       <c r="E34">
         <v>-66.05</v>
       </c>
       <c r="F34" t="s">
         <v>113</v>
       </c>