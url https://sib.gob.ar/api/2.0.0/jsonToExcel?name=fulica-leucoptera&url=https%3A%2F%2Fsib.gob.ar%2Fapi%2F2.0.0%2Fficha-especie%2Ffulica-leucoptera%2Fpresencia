--- v1 (2026-06-14)
+++ v2 (2026-10-06)
@@ -1529,54 +1529,54 @@
       <c r="I25">
         <v>8796</v>
       </c>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>87</v>
       </c>
       <c r="B26">
         <v>18</v>
       </c>
       <c r="C26" t="s">
         <v>88</v>
       </c>
       <c r="D26">
         <v>-39.85001</v>
       </c>
       <c r="E26">
         <v>-71.43103</v>
       </c>
       <c r="F26" t="s">
         <v>89</v>
       </c>
       <c r="G26" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="H26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I26">
         <v>8796</v>
       </c>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>90</v>
       </c>
       <c r="B27">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>91</v>
       </c>
       <c r="D27">
         <v>-24.17</v>
       </c>
       <c r="E27">
         <v>-64.06249</v>
       </c>
       <c r="F27" t="s">
         <v>92</v>
       </c>