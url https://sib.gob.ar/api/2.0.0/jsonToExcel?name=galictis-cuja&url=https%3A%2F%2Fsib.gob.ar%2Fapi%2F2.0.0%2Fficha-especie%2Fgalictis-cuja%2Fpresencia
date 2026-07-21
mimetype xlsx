--- v0 (2025-12-08)
+++ v1 (2026-07-21)
@@ -1682,54 +1682,54 @@
       <c r="I29">
         <v>8765</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>98</v>
       </c>
       <c r="B30">
         <v>19</v>
       </c>
       <c r="C30" t="s">
         <v>99</v>
       </c>
       <c r="D30">
         <v>-39.03034</v>
       </c>
       <c r="E30">
         <v>-70.35218</v>
       </c>
       <c r="F30" t="s">
         <v>100</v>
       </c>
       <c r="G30" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H30">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I30">
         <v>8765</v>
       </c>
       <c r="J30"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>101</v>
       </c>
       <c r="B31">
         <v>27</v>
       </c>
       <c r="C31" t="s">
         <v>102</v>
       </c>
       <c r="D31">
         <v>-31.88216</v>
       </c>
       <c r="E31">
         <v>-58.25668</v>
       </c>
       <c r="F31" t="s">
         <v>103</v>
       </c>