--- v1 (2026-06-14)
+++ v2 (2026-10-10)
@@ -83,50 +83,53 @@
   <si>
     <t>Parque Nacional Nahuel Huapi</t>
   </si>
   <si>
     <t>parque-nacional-nahuel-huapi</t>
   </si>
   <si>
     <t>APN-AL</t>
   </si>
   <si>
     <t>Parque Nacional Los Alerces</t>
   </si>
   <si>
     <t>parque-nacional-los-alerces</t>
   </si>
   <si>
     <t>APN-LA</t>
   </si>
   <si>
     <t>Parque Nacional Lanín</t>
   </si>
   <si>
     <t>parque-nacional-lanin</t>
   </si>
   <si>
+    <t>Regular</t>
+  </si>
+  <si>
     <t>APN-LE</t>
   </si>
   <si>
     <t>Parque Nacional El Leoncito</t>
   </si>
   <si>
     <t>parque-nacional-el-leoncito</t>
   </si>
   <si>
     <t>APN-TF</t>
   </si>
   <si>
     <t>Parque Nacional Tierra del Fuego</t>
   </si>
   <si>
     <t>parque-nacional-tierra-del-fuego</t>
   </si>
   <si>
     <t>APN-BP</t>
   </si>
   <si>
     <t>Parque Nacional Bosques Petrificados de Jaramillo</t>
   </si>
   <si>
     <t>parque-nacional-bosques-petrificados</t>
@@ -162,53 +165,50 @@
     <t>RIO NEGRO-SA</t>
   </si>
   <si>
     <t>Área Natural Protegida Bahía de San Antonio</t>
   </si>
   <si>
     <t>area-natural-protegida-bahia-de-san-antonio-rio-negro</t>
   </si>
   <si>
     <t>CHUBUT-RT</t>
   </si>
   <si>
     <t>Parque Provincial y RES.Forestal Río Turbio</t>
   </si>
   <si>
     <t>parque-provincial-y-resforestal-rio-turbio-chubut</t>
   </si>
   <si>
     <t>APN-LB</t>
   </si>
   <si>
     <t>Parque Nacional Laguna Blanca</t>
   </si>
   <si>
     <t>parque-nacional-laguna-blanca</t>
-  </si>
-[...1 lines deleted...]
-    <t>Regular</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -674,321 +674,321 @@
       <c r="I4">
         <v>49997</v>
       </c>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5">
         <v>-39.85001</v>
       </c>
       <c r="E5">
         <v>-71.43103</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I5">
         <v>49997</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B6">
         <v>21</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D6">
         <v>-31.88935</v>
       </c>
       <c r="E6">
         <v>-69.26514</v>
       </c>
       <c r="F6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6">
         <v>49997</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7">
         <v>38</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D7">
         <v>-54.64226</v>
       </c>
       <c r="E7">
         <v>-68.48597</v>
       </c>
       <c r="F7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
         <v>49997</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B8">
         <v>6</v>
       </c>
       <c r="C8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D8">
         <v>-47.69349</v>
       </c>
       <c r="E8">
         <v>-68.06604</v>
       </c>
       <c r="F8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G8" t="s">
         <v>13</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8">
         <v>49997</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9">
         <v>30</v>
       </c>
       <c r="C9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D9">
         <v>-47.88697</v>
       </c>
       <c r="E9">
         <v>-72.25014</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9">
         <v>49997</v>
       </c>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B10">
         <v>32</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D10">
         <v>-42.17903</v>
       </c>
       <c r="E10">
         <v>-71.68728</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G10" t="s">
         <v>13</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
         <v>49997</v>
       </c>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B11">
         <v>23</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D11">
         <v>-50.31667</v>
       </c>
       <c r="E11">
         <v>-68.97287</v>
       </c>
       <c r="F11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G11" t="s">
         <v>13</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11">
         <v>49997</v>
       </c>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B12">
         <v>160</v>
       </c>
       <c r="C12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D12">
         <v>-40.76667</v>
       </c>
       <c r="E12">
         <v>-65.03333</v>
       </c>
       <c r="F12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G12" t="s">
         <v>13</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12">
         <v>49997</v>
       </c>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B13">
         <v>172</v>
       </c>
       <c r="C13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D13">
         <v>-42.26667</v>
       </c>
       <c r="E13">
         <v>-71.76667</v>
       </c>
       <c r="F13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G13" t="s">
         <v>13</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
       <c r="I13">
         <v>49997</v>
       </c>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B14">
         <v>19</v>
       </c>
       <c r="C14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D14">
         <v>-39.03034</v>
       </c>
       <c r="E14">
         <v>-70.35218</v>
       </c>
       <c r="F14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G14" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
       <c r="I14">
         <v>49997</v>
       </c>
       <c r="J14"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 