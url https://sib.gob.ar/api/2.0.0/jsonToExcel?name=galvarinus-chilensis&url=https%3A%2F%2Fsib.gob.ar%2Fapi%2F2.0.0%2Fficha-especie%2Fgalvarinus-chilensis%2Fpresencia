--- v0 (2025-12-10)
+++ v1 (2026-10-08)
@@ -83,60 +83,60 @@
   <si>
     <t>Parque Nacional Lago Puelo</t>
   </si>
   <si>
     <t>parque-nacional-lago-puelo</t>
   </si>
   <si>
     <t>APN-AL</t>
   </si>
   <si>
     <t>Parque Nacional Los Alerces</t>
   </si>
   <si>
     <t>parque-nacional-los-alerces</t>
   </si>
   <si>
     <t>APN-LA</t>
   </si>
   <si>
     <t>Parque Nacional Lanín</t>
   </si>
   <si>
     <t>parque-nacional-lanin</t>
   </si>
   <si>
+    <t>NEUQUEN-CC</t>
+  </si>
+  <si>
+    <t>Parque Provincial Copahue-Caviahue</t>
+  </si>
+  <si>
+    <t>parque-provincial-copahue-caviahue-neuquen</t>
+  </si>
+  <si>
     <t>Sin validar</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-provincial-copahue-caviahue-neuquen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -602,81 +602,81 @@
       <c r="I4">
         <v>51177</v>
       </c>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5">
         <v>-39.85001</v>
       </c>
       <c r="E5">
         <v>-71.43103</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I5">
         <v>51177</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B6">
         <v>89</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D6">
         <v>-37.85</v>
       </c>
       <c r="E6">
         <v>-71.03333</v>
       </c>
       <c r="F6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6">
         <v>51177</v>
       </c>
       <c r="J6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 