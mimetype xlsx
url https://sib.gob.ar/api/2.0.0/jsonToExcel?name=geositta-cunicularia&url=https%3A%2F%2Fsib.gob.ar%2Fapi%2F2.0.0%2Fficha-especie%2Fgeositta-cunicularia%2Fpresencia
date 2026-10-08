--- v0 (2025-12-15)
+++ v1 (2026-10-08)
@@ -1022,54 +1022,54 @@
       <c r="I11">
         <v>8693</v>
       </c>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
         <v>18</v>
       </c>
       <c r="C12" t="s">
         <v>43</v>
       </c>
       <c r="D12">
         <v>-39.85001</v>
       </c>
       <c r="E12">
         <v>-71.43103</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
       <c r="G12" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I12">
         <v>8693</v>
       </c>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13">
         <v>20</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13">
         <v>-37.93488</v>
       </c>
       <c r="E13">
         <v>-65.60471</v>
       </c>
       <c r="F13" t="s">
         <v>47</v>
       </c>