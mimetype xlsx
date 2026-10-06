--- v1 (2026-06-14)
+++ v2 (2026-10-06)
@@ -65,114 +65,114 @@
   <si>
     <t>situacion</t>
   </si>
   <si>
     <t>APN-CO</t>
   </si>
   <si>
     <t>Parque Nacional Quebrada del Condorito</t>
   </si>
   <si>
     <t>parque-nacional-quebrada-del-condorito</t>
   </si>
   <si>
     <t>Regular</t>
   </si>
   <si>
     <t>APN-LA</t>
   </si>
   <si>
     <t>Parque Nacional Lanín</t>
   </si>
   <si>
     <t>parque-nacional-lanin</t>
   </si>
   <si>
+    <t>APN-TA</t>
+  </si>
+  <si>
+    <t>Parque Nacional Talampaya</t>
+  </si>
+  <si>
+    <t>parque-nacional-talampaya</t>
+  </si>
+  <si>
+    <t>APN-CD</t>
+  </si>
+  <si>
+    <t>Parque Nacional Los Cardones</t>
+  </si>
+  <si>
+    <t>parque-nacional-los-cardones</t>
+  </si>
+  <si>
+    <t>APN-LE</t>
+  </si>
+  <si>
+    <t>Parque Nacional El Leoncito</t>
+  </si>
+  <si>
+    <t>parque-nacional-el-leoncito</t>
+  </si>
+  <si>
+    <t>APN-CA</t>
+  </si>
+  <si>
+    <t>Parque Nacional Calilegua</t>
+  </si>
+  <si>
+    <t>parque-nacional-calilegua</t>
+  </si>
+  <si>
+    <t>APN-NH</t>
+  </si>
+  <si>
+    <t>Parque Nacional Nahuel Huapi</t>
+  </si>
+  <si>
+    <t>parque-nacional-nahuel-huapi</t>
+  </si>
+  <si>
+    <t>APN-PM</t>
+  </si>
+  <si>
+    <t>Parque Nacional Perito Moreno</t>
+  </si>
+  <si>
+    <t>parque-nacional-perito-moreno</t>
+  </si>
+  <si>
+    <t>NEUQUEN-DO</t>
+  </si>
+  <si>
+    <t>Reserva Provincial de Flora Domuyo</t>
+  </si>
+  <si>
+    <t>reserva-provincial-de-flora-domuyo-neuquen</t>
+  </si>
+  <si>
     <t>Sin validar</t>
-  </si>
-[...61 lines deleted...]
-    <t>reserva-provincial-de-flora-domuyo-neuquen</t>
   </si>
   <si>
     <t>APN-AL</t>
   </si>
   <si>
     <t>Parque Nacional Los Alerces</t>
   </si>
   <si>
     <t>parque-nacional-los-alerces</t>
   </si>
   <si>
     <t>APN-SG</t>
   </si>
   <si>
     <t>Parque Nacional San Guillermo</t>
   </si>
   <si>
     <t>parque-nacional-san-guillermo</t>
   </si>
   <si>
     <t>JUJUY-PO</t>
   </si>
   <si>
     <t>Reserva de Biósfera Pozuelos</t>
   </si>
@@ -659,291 +659,291 @@
       <c r="I2">
         <v>8686</v>
       </c>
       <c r="J2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3">
         <v>-39.85001</v>
       </c>
       <c r="E3">
         <v>-71.43103</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I3">
         <v>8686</v>
       </c>
       <c r="J3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B4">
         <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D4">
         <v>-29.85015</v>
       </c>
       <c r="E4">
         <v>-67.87759</v>
       </c>
       <c r="F4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4">
         <v>8686</v>
       </c>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B5">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D5">
         <v>-25.27733</v>
       </c>
       <c r="E5">
         <v>-65.93186</v>
       </c>
       <c r="F5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5">
         <v>8686</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B6">
         <v>21</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D6">
         <v>-31.88935</v>
       </c>
       <c r="E6">
         <v>-69.26514</v>
       </c>
       <c r="F6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6">
         <v>8686</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B7">
         <v>7</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D7">
         <v>-23.66054</v>
       </c>
       <c r="E7">
         <v>-64.85</v>
       </c>
       <c r="F7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7">
         <v>8686</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B8">
         <v>24</v>
       </c>
       <c r="C8" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D8">
         <v>-40.95411</v>
       </c>
       <c r="E8">
         <v>-71.53639</v>
       </c>
       <c r="F8" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G8" t="s">
         <v>13</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8">
         <v>8686</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B9">
         <v>30</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D9">
         <v>-47.88697</v>
       </c>
       <c r="E9">
         <v>-72.25014</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9">
         <v>8686</v>
       </c>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B10">
         <v>90</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D10">
         <v>-36.2</v>
       </c>
       <c r="E10">
         <v>-70.3</v>
       </c>
       <c r="F10" t="s">
+        <v>37</v>
+      </c>
+      <c r="G10" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
         <v>8686</v>
       </c>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11">
         <v>2</v>
       </c>
       <c r="C11" t="s">
         <v>40</v>
       </c>
       <c r="D11">
         <v>-42.84453</v>
       </c>
       <c r="E11">
         <v>-71.83818</v>
       </c>
       <c r="F11" t="s">
         <v>41</v>
       </c>
       <c r="G11" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11">
         <v>8686</v>
       </c>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
         <v>35</v>
       </c>
       <c r="C12" t="s">
         <v>43</v>
       </c>
       <c r="D12">
         <v>-29.23817</v>
       </c>
       <c r="E12">
         <v>-69.26616</v>
       </c>
@@ -989,141 +989,141 @@
       <c r="I13">
         <v>8686</v>
       </c>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14">
         <v>323</v>
       </c>
       <c r="C14" t="s">
         <v>49</v>
       </c>
       <c r="D14">
         <v>-49.03333</v>
       </c>
       <c r="E14">
         <v>-72.86667</v>
       </c>
       <c r="F14" t="s">
         <v>50</v>
       </c>
       <c r="G14" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14">
         <v>8686</v>
       </c>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>51</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>52</v>
       </c>
       <c r="D15">
         <v>-49.9469</v>
       </c>
       <c r="E15">
         <v>-73.15797</v>
       </c>
       <c r="F15" t="s">
         <v>53</v>
       </c>
       <c r="G15" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="H15">
         <v>0</v>
       </c>
       <c r="I15">
         <v>8686</v>
       </c>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>54</v>
       </c>
       <c r="B16">
         <v>19</v>
       </c>
       <c r="C16" t="s">
         <v>55</v>
       </c>
       <c r="D16">
         <v>-39.03034</v>
       </c>
       <c r="E16">
         <v>-70.35218</v>
       </c>
       <c r="F16" t="s">
         <v>56</v>
       </c>
       <c r="G16" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
       <c r="I16">
         <v>8686</v>
       </c>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>57</v>
       </c>
       <c r="B17">
         <v>369</v>
       </c>
       <c r="C17" t="s">
         <v>58</v>
       </c>
       <c r="D17">
         <v>-30.99468</v>
       </c>
       <c r="E17">
         <v>-65.6267</v>
       </c>
       <c r="F17" t="s">
         <v>59</v>
       </c>
       <c r="G17" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
       <c r="I17">
         <v>8686</v>
       </c>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18">
         <v>32</v>
       </c>
       <c r="C18" t="s">
         <v>61</v>
       </c>
       <c r="D18">
         <v>-42.17903</v>
       </c>
       <c r="E18">
         <v>-71.68728</v>
       </c>
@@ -1139,51 +1139,51 @@
       <c r="I18">
         <v>8686</v>
       </c>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19">
         <v>6</v>
       </c>
       <c r="C19" t="s">
         <v>64</v>
       </c>
       <c r="D19">
         <v>-47.69349</v>
       </c>
       <c r="E19">
         <v>-68.06604</v>
       </c>
       <c r="F19" t="s">
         <v>65</v>
       </c>
       <c r="G19" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
       <c r="I19">
         <v>8685</v>
       </c>
       <c r="J19"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 