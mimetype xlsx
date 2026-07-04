--- v0 (2025-12-14)
+++ v1 (2026-07-04)
@@ -2144,54 +2144,54 @@
       <c r="I43">
         <v>8672</v>
       </c>
       <c r="J43"/>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>139</v>
       </c>
       <c r="B44">
         <v>85</v>
       </c>
       <c r="C44" t="s">
         <v>140</v>
       </c>
       <c r="D44">
         <v>-41.43785</v>
       </c>
       <c r="E44">
         <v>-65.06369</v>
       </c>
       <c r="F44" t="s">
         <v>141</v>
       </c>
       <c r="G44" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H44">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I44">
         <v>8672</v>
       </c>
       <c r="J44"/>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
         <v>142</v>
       </c>
       <c r="B45">
         <v>336</v>
       </c>
       <c r="C45" t="s">
         <v>143</v>
       </c>
       <c r="D45">
         <v>-42.22179</v>
       </c>
       <c r="E45">
         <v>-64.20093</v>
       </c>
       <c r="F45" t="s">
         <v>144</v>
       </c>