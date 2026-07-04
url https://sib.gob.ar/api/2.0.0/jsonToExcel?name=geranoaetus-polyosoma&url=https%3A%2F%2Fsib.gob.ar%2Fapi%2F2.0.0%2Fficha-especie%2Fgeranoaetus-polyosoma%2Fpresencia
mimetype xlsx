--- v1 (2026-02-05)
+++ v2 (2026-07-04)
@@ -2204,54 +2204,54 @@
       <c r="I44">
         <v>44657</v>
       </c>
       <c r="J44"/>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
         <v>143</v>
       </c>
       <c r="B45">
         <v>85</v>
       </c>
       <c r="C45" t="s">
         <v>144</v>
       </c>
       <c r="D45">
         <v>-41.43785</v>
       </c>
       <c r="E45">
         <v>-65.06369</v>
       </c>
       <c r="F45" t="s">
         <v>145</v>
       </c>
       <c r="G45" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H45">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I45">
         <v>44657</v>
       </c>
       <c r="J45"/>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
         <v>146</v>
       </c>
       <c r="B46">
         <v>336</v>
       </c>
       <c r="C46" t="s">
         <v>147</v>
       </c>
       <c r="D46">
         <v>-42.22179</v>
       </c>
       <c r="E46">
         <v>-64.20093</v>
       </c>
       <c r="F46" t="s">
         <v>148</v>
       </c>