--- v2 (2026-07-04)
+++ v3 (2026-10-06)
@@ -83,78 +83,78 @@
   <si>
     <t>Parque Nacional Calilegua</t>
   </si>
   <si>
     <t>parque-nacional-calilegua</t>
   </si>
   <si>
     <t>APN-AL</t>
   </si>
   <si>
     <t>Parque Nacional Los Alerces</t>
   </si>
   <si>
     <t>parque-nacional-los-alerces</t>
   </si>
   <si>
     <t>APN-LA</t>
   </si>
   <si>
     <t>Parque Nacional Lanín</t>
   </si>
   <si>
     <t>parque-nacional-lanin</t>
   </si>
   <si>
+    <t>APN-PO</t>
+  </si>
+  <si>
+    <t>Monumento Natural Laguna de los Pozuelos</t>
+  </si>
+  <si>
+    <t>monumento-natural-laguna-de-los-pozuelos</t>
+  </si>
+  <si>
+    <t>APN-BA</t>
+  </si>
+  <si>
+    <t>Parque Nacional Baritú</t>
+  </si>
+  <si>
+    <t>parque-nacional-baritu</t>
+  </si>
+  <si>
+    <t>APN-CT</t>
+  </si>
+  <si>
+    <t>Parque Nacional Campos del Tuyú</t>
+  </si>
+  <si>
+    <t>parque-nacional-campos-del-tuyu</t>
+  </si>
+  <si>
     <t>Sin validar</t>
-  </si>
-[...25 lines deleted...]
-    <t>parque-nacional-campos-del-tuyu</t>
   </si>
   <si>
     <t>APN-RE</t>
   </si>
   <si>
     <t>Parque Nacional El Rey</t>
   </si>
   <si>
     <t>parque-nacional-el-rey</t>
   </si>
   <si>
     <t>APN-TA</t>
   </si>
   <si>
     <t>Parque Nacional Talampaya</t>
   </si>
   <si>
     <t>parque-nacional-talampaya</t>
   </si>
   <si>
     <t>APN-NH</t>
   </si>
   <si>
     <t>Parque Nacional Nahuel Huapi</t>
   </si>
@@ -1004,141 +1004,141 @@
       <c r="I4">
         <v>44657</v>
       </c>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5">
         <v>-39.85001</v>
       </c>
       <c r="E5">
         <v>-71.43103</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I5">
         <v>44657</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B6">
         <v>31</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D6">
         <v>-22.34173</v>
       </c>
       <c r="E6">
         <v>-66.00193</v>
       </c>
       <c r="F6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6">
         <v>44657</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B7">
         <v>4</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D7">
         <v>-22.58199</v>
       </c>
       <c r="E7">
         <v>-64.64422</v>
       </c>
       <c r="F7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7">
         <v>44657</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B8">
         <v>274</v>
       </c>
       <c r="C8" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D8">
         <v>-36.35444</v>
       </c>
       <c r="E8">
         <v>-56.87624</v>
       </c>
       <c r="F8" t="s">
+        <v>31</v>
+      </c>
+      <c r="G8" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8">
         <v>44657</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9">
         <v>-24.70046</v>
       </c>
       <c r="E9">
         <v>-64.62734</v>
       </c>
@@ -1184,51 +1184,51 @@
       <c r="I10">
         <v>44657</v>
       </c>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11">
         <v>24</v>
       </c>
       <c r="C11" t="s">
         <v>40</v>
       </c>
       <c r="D11">
         <v>-40.95411</v>
       </c>
       <c r="E11">
         <v>-71.53639</v>
       </c>
       <c r="F11" t="s">
         <v>41</v>
       </c>
       <c r="G11" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11">
         <v>44677</v>
       </c>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
         <v>20</v>
       </c>
       <c r="C12" t="s">
         <v>43</v>
       </c>
       <c r="D12">
         <v>-37.93488</v>
       </c>
       <c r="E12">
         <v>-65.60471</v>
       </c>
@@ -1274,51 +1274,51 @@
       <c r="I13">
         <v>44657</v>
       </c>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14">
         <v>19</v>
       </c>
       <c r="C14" t="s">
         <v>49</v>
       </c>
       <c r="D14">
         <v>-39.03034</v>
       </c>
       <c r="E14">
         <v>-70.35218</v>
       </c>
       <c r="F14" t="s">
         <v>50</v>
       </c>
       <c r="G14" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14">
         <v>44677</v>
       </c>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>51</v>
       </c>
       <c r="B15">
         <v>11</v>
       </c>
       <c r="C15" t="s">
         <v>52</v>
       </c>
       <c r="D15">
         <v>-31.69761</v>
       </c>
       <c r="E15">
         <v>-64.78331</v>
       </c>
@@ -1514,81 +1514,81 @@
       <c r="I21">
         <v>44657</v>
       </c>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>73</v>
       </c>
       <c r="B22">
         <v>6</v>
       </c>
       <c r="C22" t="s">
         <v>74</v>
       </c>
       <c r="D22">
         <v>-47.69349</v>
       </c>
       <c r="E22">
         <v>-68.06604</v>
       </c>
       <c r="F22" t="s">
         <v>75</v>
       </c>
       <c r="G22" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22">
         <v>44657</v>
       </c>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23">
         <v>14</v>
       </c>
       <c r="C23" t="s">
         <v>77</v>
       </c>
       <c r="D23">
         <v>-49.9469</v>
       </c>
       <c r="E23">
         <v>-73.15797</v>
       </c>
       <c r="F23" t="s">
         <v>78</v>
       </c>
       <c r="G23" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
       <c r="I23">
         <v>44657</v>
       </c>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>79</v>
       </c>
       <c r="B24">
         <v>30</v>
       </c>
       <c r="C24" t="s">
         <v>80</v>
       </c>
       <c r="D24">
         <v>-47.88697</v>
       </c>
       <c r="E24">
         <v>-72.25014</v>
       </c>
@@ -1634,141 +1634,141 @@
       <c r="I25">
         <v>44657</v>
       </c>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26">
         <v>127</v>
       </c>
       <c r="C26" t="s">
         <v>87</v>
       </c>
       <c r="D26">
         <v>-36.91667</v>
       </c>
       <c r="E26">
         <v>-64.16667</v>
       </c>
       <c r="F26" t="s">
         <v>88</v>
       </c>
       <c r="G26" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
       <c r="I26">
         <v>44657</v>
       </c>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>89</v>
       </c>
       <c r="B27">
         <v>203</v>
       </c>
       <c r="C27" t="s">
         <v>90</v>
       </c>
       <c r="D27">
         <v>-37.7</v>
       </c>
       <c r="E27">
         <v>-68.63333</v>
       </c>
       <c r="F27" t="s">
         <v>91</v>
       </c>
       <c r="G27" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
       <c r="I27">
         <v>44657</v>
       </c>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>92</v>
       </c>
       <c r="B28">
         <v>89</v>
       </c>
       <c r="C28" t="s">
         <v>93</v>
       </c>
       <c r="D28">
         <v>-37.85</v>
       </c>
       <c r="E28">
         <v>-71.03333</v>
       </c>
       <c r="F28" t="s">
         <v>94</v>
       </c>
       <c r="G28" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
       <c r="I28">
         <v>44657</v>
       </c>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>95</v>
       </c>
       <c r="B29">
         <v>92</v>
       </c>
       <c r="C29" t="s">
         <v>96</v>
       </c>
       <c r="D29">
         <v>-37</v>
       </c>
       <c r="E29">
         <v>-70.1</v>
       </c>
       <c r="F29" t="s">
         <v>97</v>
       </c>
       <c r="G29" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
       <c r="I29">
         <v>44657</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>98</v>
       </c>
       <c r="B30">
         <v>23</v>
       </c>
       <c r="C30" t="s">
         <v>99</v>
       </c>
       <c r="D30">
         <v>-50.31667</v>
       </c>
       <c r="E30">
         <v>-68.97287</v>
       </c>
@@ -1814,111 +1814,111 @@
       <c r="I31">
         <v>44657</v>
       </c>
       <c r="J31"/>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>104</v>
       </c>
       <c r="B32">
         <v>334</v>
       </c>
       <c r="C32" t="s">
         <v>105</v>
       </c>
       <c r="D32">
         <v>-31.40369</v>
       </c>
       <c r="E32">
         <v>-64.36772</v>
       </c>
       <c r="F32" t="s">
         <v>106</v>
       </c>
       <c r="G32" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
       <c r="I32">
         <v>44657</v>
       </c>
       <c r="J32"/>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>107</v>
       </c>
       <c r="B33">
         <v>160</v>
       </c>
       <c r="C33" t="s">
         <v>108</v>
       </c>
       <c r="D33">
         <v>-40.76667</v>
       </c>
       <c r="E33">
         <v>-65.03333</v>
       </c>
       <c r="F33" t="s">
         <v>109</v>
       </c>
       <c r="G33" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H33">
         <v>0</v>
       </c>
       <c r="I33">
         <v>44657</v>
       </c>
       <c r="J33"/>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>110</v>
       </c>
       <c r="B34">
         <v>84</v>
       </c>
       <c r="C34" t="s">
         <v>111</v>
       </c>
       <c r="D34">
         <v>-41.35</v>
       </c>
       <c r="E34">
         <v>-67.06667</v>
       </c>
       <c r="F34" t="s">
         <v>112</v>
       </c>
       <c r="G34" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
       <c r="I34">
         <v>44657</v>
       </c>
       <c r="J34"/>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>113</v>
       </c>
       <c r="B35">
         <v>348</v>
       </c>
       <c r="C35" t="s">
         <v>114</v>
       </c>
       <c r="D35">
         <v>-30.9678</v>
       </c>
       <c r="E35">
         <v>-64.2909</v>
       </c>
@@ -1994,141 +1994,141 @@
       <c r="I37">
         <v>44657</v>
       </c>
       <c r="J37"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
         <v>122</v>
       </c>
       <c r="B38">
         <v>240</v>
       </c>
       <c r="C38" t="s">
         <v>123</v>
       </c>
       <c r="D38">
         <v>-26.91667</v>
       </c>
       <c r="E38">
         <v>-65.08333</v>
       </c>
       <c r="F38" t="s">
         <v>124</v>
       </c>
       <c r="G38" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38">
         <v>44657</v>
       </c>
       <c r="J38"/>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>125</v>
       </c>
       <c r="B39">
         <v>125</v>
       </c>
       <c r="C39" t="s">
         <v>126</v>
       </c>
       <c r="D39">
         <v>-24.06667</v>
       </c>
       <c r="E39">
         <v>-65.45</v>
       </c>
       <c r="F39" t="s">
         <v>127</v>
       </c>
       <c r="G39" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H39">
         <v>0</v>
       </c>
       <c r="I39">
         <v>44657</v>
       </c>
       <c r="J39"/>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>128</v>
       </c>
       <c r="B40">
         <v>172</v>
       </c>
       <c r="C40" t="s">
         <v>129</v>
       </c>
       <c r="D40">
         <v>-42.26667</v>
       </c>
       <c r="E40">
         <v>-71.76667</v>
       </c>
       <c r="F40" t="s">
         <v>130</v>
       </c>
       <c r="G40" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
       <c r="I40">
         <v>44657</v>
       </c>
       <c r="J40"/>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
         <v>131</v>
       </c>
       <c r="B41">
         <v>347</v>
       </c>
       <c r="C41" t="s">
         <v>132</v>
       </c>
       <c r="D41">
         <v>-47.15918</v>
       </c>
       <c r="E41">
         <v>-71.31701</v>
       </c>
       <c r="F41" t="s">
         <v>133</v>
       </c>
       <c r="G41" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H41">
         <v>0</v>
       </c>
       <c r="I41">
         <v>44657</v>
       </c>
       <c r="J41"/>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>134</v>
       </c>
       <c r="B42">
         <v>322</v>
       </c>
       <c r="C42" t="s">
         <v>135</v>
       </c>
       <c r="D42">
         <v>-45.07224</v>
       </c>
       <c r="E42">
         <v>-66.09692</v>
       </c>
@@ -2144,81 +2144,81 @@
       <c r="I42">
         <v>44657</v>
       </c>
       <c r="J42"/>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>137</v>
       </c>
       <c r="B43">
         <v>142</v>
       </c>
       <c r="C43" t="s">
         <v>138</v>
       </c>
       <c r="D43">
         <v>-44.91667</v>
       </c>
       <c r="E43">
         <v>-65.55</v>
       </c>
       <c r="F43" t="s">
         <v>139</v>
       </c>
       <c r="G43" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H43">
         <v>0</v>
       </c>
       <c r="I43">
         <v>44657</v>
       </c>
       <c r="J43"/>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>140</v>
       </c>
       <c r="B44">
         <v>154</v>
       </c>
       <c r="C44" t="s">
         <v>141</v>
       </c>
       <c r="D44">
         <v>-41.75</v>
       </c>
       <c r="E44">
         <v>-71.51667</v>
       </c>
       <c r="F44" t="s">
         <v>142</v>
       </c>
       <c r="G44" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
       <c r="I44">
         <v>44657</v>
       </c>
       <c r="J44"/>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
         <v>143</v>
       </c>
       <c r="B45">
         <v>85</v>
       </c>
       <c r="C45" t="s">
         <v>144</v>
       </c>
       <c r="D45">
         <v>-41.43785</v>
       </c>
       <c r="E45">
         <v>-65.06369</v>
       </c>
@@ -2234,141 +2234,141 @@
       <c r="I45">
         <v>44657</v>
       </c>
       <c r="J45"/>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
         <v>146</v>
       </c>
       <c r="B46">
         <v>336</v>
       </c>
       <c r="C46" t="s">
         <v>147</v>
       </c>
       <c r="D46">
         <v>-42.22179</v>
       </c>
       <c r="E46">
         <v>-64.20093</v>
       </c>
       <c r="F46" t="s">
         <v>148</v>
       </c>
       <c r="G46" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H46">
         <v>0</v>
       </c>
       <c r="I46">
         <v>44657</v>
       </c>
       <c r="J46"/>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
         <v>149</v>
       </c>
       <c r="B47">
         <v>114</v>
       </c>
       <c r="C47" t="s">
         <v>150</v>
       </c>
       <c r="D47">
         <v>-34.03333</v>
       </c>
       <c r="E47">
         <v>-67.91667</v>
       </c>
       <c r="F47" t="s">
         <v>151</v>
       </c>
       <c r="G47" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H47">
         <v>0</v>
       </c>
       <c r="I47">
         <v>44657</v>
       </c>
       <c r="J47"/>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
         <v>152</v>
       </c>
       <c r="B48">
         <v>369</v>
       </c>
       <c r="C48" t="s">
         <v>153</v>
       </c>
       <c r="D48">
         <v>-30.99468</v>
       </c>
       <c r="E48">
         <v>-65.6267</v>
       </c>
       <c r="F48" t="s">
         <v>154</v>
       </c>
       <c r="G48" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H48">
         <v>0</v>
       </c>
       <c r="I48">
         <v>44657</v>
       </c>
       <c r="J48"/>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
         <v>155</v>
       </c>
       <c r="B49">
         <v>26</v>
       </c>
       <c r="C49" t="s">
         <v>156</v>
       </c>
       <c r="D49">
         <v>-34.2345</v>
       </c>
       <c r="E49">
         <v>-58.87724</v>
       </c>
       <c r="F49" t="s">
         <v>157</v>
       </c>
       <c r="G49" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H49">
         <v>0</v>
       </c>
       <c r="I49">
         <v>44677</v>
       </c>
       <c r="J49"/>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
         <v>158</v>
       </c>
       <c r="B50">
         <v>25</v>
       </c>
       <c r="C50" t="s">
         <v>159</v>
       </c>
       <c r="D50">
         <v>-22.26581</v>
       </c>
       <c r="E50">
         <v>-64.75309</v>
       </c>