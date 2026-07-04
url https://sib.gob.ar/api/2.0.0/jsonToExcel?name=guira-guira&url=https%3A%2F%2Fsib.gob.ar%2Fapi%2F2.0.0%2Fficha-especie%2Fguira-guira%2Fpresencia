--- v0 (2025-12-14)
+++ v1 (2026-07-04)
@@ -1619,54 +1619,54 @@
       <c r="I29">
         <v>8511</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>98</v>
       </c>
       <c r="B30">
         <v>85</v>
       </c>
       <c r="C30" t="s">
         <v>99</v>
       </c>
       <c r="D30">
         <v>-41.43785</v>
       </c>
       <c r="E30">
         <v>-65.06369</v>
       </c>
       <c r="F30" t="s">
         <v>100</v>
       </c>
       <c r="G30" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="H30">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I30">
         <v>8511</v>
       </c>
       <c r="J30"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>101</v>
       </c>
       <c r="B31">
         <v>76</v>
       </c>
       <c r="C31" t="s">
         <v>102</v>
       </c>
       <c r="D31">
         <v>-32.35</v>
       </c>
       <c r="E31">
         <v>-66.91667</v>
       </c>
       <c r="F31" t="s">
         <v>103</v>
       </c>