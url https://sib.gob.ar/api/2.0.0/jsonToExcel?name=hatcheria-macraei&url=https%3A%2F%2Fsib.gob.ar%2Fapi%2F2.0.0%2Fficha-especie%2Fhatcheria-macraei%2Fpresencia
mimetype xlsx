--- v0 (2025-12-19)
+++ v1 (2026-10-06)
@@ -65,69 +65,69 @@
   <si>
     <t>situacion</t>
   </si>
   <si>
     <t>APN-AL</t>
   </si>
   <si>
     <t>Parque Nacional Los Alerces</t>
   </si>
   <si>
     <t>parque-nacional-los-alerces</t>
   </si>
   <si>
     <t>Sin validar</t>
   </si>
   <si>
     <t>APN-LA</t>
   </si>
   <si>
     <t>Parque Nacional Lanín</t>
   </si>
   <si>
     <t>parque-nacional-lanin</t>
   </si>
   <si>
+    <t>Regular</t>
+  </si>
+  <si>
     <t>APN-PU</t>
   </si>
   <si>
     <t>Parque Nacional Lago Puelo</t>
   </si>
   <si>
     <t>parque-nacional-lago-puelo</t>
   </si>
   <si>
     <t>APN-SG</t>
   </si>
   <si>
     <t>Parque Nacional San Guillermo</t>
   </si>
   <si>
     <t>parque-nacional-san-guillermo</t>
-  </si>
-[...1 lines deleted...]
-    <t>Regular</t>
   </si>
   <si>
     <t>APN-NH</t>
   </si>
   <si>
     <t>Parque Nacional Nahuel Huapi</t>
   </si>
   <si>
     <t>parque-nacional-nahuel-huapi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -542,111 +542,111 @@
       <c r="I2">
         <v>8405</v>
       </c>
       <c r="J2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3">
         <v>-39.85001</v>
       </c>
       <c r="E3">
         <v>-71.43103</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I3">
         <v>8405</v>
       </c>
       <c r="J3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4">
         <v>32</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D4">
         <v>-42.17903</v>
       </c>
       <c r="E4">
         <v>-71.68728</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4">
         <v>8405</v>
       </c>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5">
         <v>35</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D5">
         <v>-29.23817</v>
       </c>
       <c r="E5">
         <v>-69.26616</v>
       </c>
       <c r="F5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G5" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5">
         <v>8405</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6">
         <v>-40.95411</v>
       </c>
       <c r="E6">
         <v>-71.53639</v>
       </c>