--- v0 (2025-12-09)
+++ v1 (2026-07-04)
@@ -89,60 +89,60 @@
   <si>
     <t>Ocasional</t>
   </si>
   <si>
     <t>APN-OT</t>
   </si>
   <si>
     <t>Parque Nacional Ciervo de los Pantanos</t>
   </si>
   <si>
     <t>reserva-natural-otamendi</t>
   </si>
   <si>
     <t>Regular</t>
   </si>
   <si>
     <t>APN-LB</t>
   </si>
   <si>
     <t>Parque Nacional Laguna Blanca</t>
   </si>
   <si>
     <t>parque-nacional-laguna-blanca</t>
   </si>
   <si>
+    <t>APN-PD</t>
+  </si>
+  <si>
+    <t>Parque Nacional Pre-Delta</t>
+  </si>
+  <si>
+    <t>parque-nacional-pre-delta</t>
+  </si>
+  <si>
     <t>Sin validar</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-pre-delta</t>
   </si>
   <si>
     <t>APN-CT</t>
   </si>
   <si>
     <t>Parque Nacional Campos del Tuyú</t>
   </si>
   <si>
     <t>parque-nacional-campos-del-tuyu</t>
   </si>
   <si>
     <t>APN-BP</t>
   </si>
   <si>
     <t>Parque Nacional Bosques Petrificados de Jaramillo</t>
   </si>
   <si>
     <t>parque-nacional-bosques-petrificados</t>
   </si>
   <si>
     <t>APN-CA</t>
   </si>
   <si>
     <t>Parque Nacional Calilegua</t>
   </si>
@@ -803,141 +803,141 @@
       <c r="I4">
         <v>8146</v>
       </c>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5">
         <v>-39.03034</v>
       </c>
       <c r="E5">
         <v>-70.35218</v>
       </c>
       <c r="F5" t="s">
         <v>24</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I5">
         <v>8146</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B6">
         <v>28</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D6">
         <v>-32.14052</v>
       </c>
       <c r="E6">
         <v>-60.64033</v>
       </c>
       <c r="F6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G6" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6">
         <v>8146</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7">
         <v>274</v>
       </c>
       <c r="C7" t="s">
         <v>30</v>
       </c>
       <c r="D7">
         <v>-36.35444</v>
       </c>
       <c r="E7">
         <v>-56.87624</v>
       </c>
       <c r="F7" t="s">
         <v>31</v>
       </c>
       <c r="G7" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
         <v>8146</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>33</v>
       </c>
       <c r="D8">
         <v>-47.69349</v>
       </c>
       <c r="E8">
         <v>-68.06604</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
       <c r="G8" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8">
         <v>8146</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9">
         <v>7</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9">
         <v>-23.66054</v>
       </c>
       <c r="E9">
         <v>-64.85</v>
       </c>
@@ -953,141 +953,141 @@
       <c r="I9">
         <v>8146</v>
       </c>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10">
         <v>-26.82658</v>
       </c>
       <c r="E10">
         <v>-59.65506</v>
       </c>
       <c r="F10" t="s">
         <v>40</v>
       </c>
       <c r="G10" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
         <v>8146</v>
       </c>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11">
         <v>-28.01299</v>
       </c>
       <c r="E11">
         <v>-58.06922</v>
       </c>
       <c r="F11" t="s">
         <v>43</v>
       </c>
       <c r="G11" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11">
         <v>8146</v>
       </c>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12">
         <v>27</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12">
         <v>-31.88216</v>
       </c>
       <c r="E12">
         <v>-58.25668</v>
       </c>
       <c r="F12" t="s">
         <v>46</v>
       </c>
       <c r="G12" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12">
         <v>8146</v>
       </c>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13">
         <v>29</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13">
         <v>-25.06531</v>
       </c>
       <c r="E13">
         <v>-58.13715</v>
       </c>
       <c r="F13" t="s">
         <v>49</v>
       </c>
       <c r="G13" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
       <c r="I13">
         <v>8146</v>
       </c>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14">
         <v>32</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14">
         <v>-42.17903</v>
       </c>
       <c r="E14">
         <v>-71.68728</v>
       </c>
@@ -1313,201 +1313,201 @@
       <c r="I21">
         <v>8146</v>
       </c>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22">
         <v>85</v>
       </c>
       <c r="C22" t="s">
         <v>77</v>
       </c>
       <c r="D22">
         <v>-41.43785</v>
       </c>
       <c r="E22">
         <v>-65.06369</v>
       </c>
       <c r="F22" t="s">
         <v>78</v>
       </c>
       <c r="G22" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H22">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I22">
         <v>8146</v>
       </c>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>79</v>
       </c>
       <c r="B23">
         <v>336</v>
       </c>
       <c r="C23" t="s">
         <v>80</v>
       </c>
       <c r="D23">
         <v>-42.22179</v>
       </c>
       <c r="E23">
         <v>-64.20093</v>
       </c>
       <c r="F23" t="s">
         <v>81</v>
       </c>
       <c r="G23" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
       <c r="I23">
         <v>8146</v>
       </c>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24">
         <v>20</v>
       </c>
       <c r="C24" t="s">
         <v>83</v>
       </c>
       <c r="D24">
         <v>-37.93488</v>
       </c>
       <c r="E24">
         <v>-65.60471</v>
       </c>
       <c r="F24" t="s">
         <v>84</v>
       </c>
       <c r="G24" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
       <c r="I24">
         <v>8146</v>
       </c>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>85</v>
       </c>
       <c r="B25">
         <v>289</v>
       </c>
       <c r="C25" t="s">
         <v>86</v>
       </c>
       <c r="D25">
         <v>-34.6</v>
       </c>
       <c r="E25">
         <v>-58.33333</v>
       </c>
       <c r="F25" t="s">
         <v>87</v>
       </c>
       <c r="G25" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
       <c r="I25">
         <v>8146</v>
       </c>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>88</v>
       </c>
       <c r="B26">
         <v>365</v>
       </c>
       <c r="C26" t="s">
         <v>89</v>
       </c>
       <c r="D26">
         <v>-34.61667</v>
       </c>
       <c r="E26">
         <v>-58.35</v>
       </c>
       <c r="F26" t="s">
         <v>90</v>
       </c>
       <c r="G26" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
       <c r="I26">
         <v>8146</v>
       </c>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>91</v>
       </c>
       <c r="B27">
         <v>392</v>
       </c>
       <c r="C27" t="s">
         <v>92</v>
       </c>
       <c r="D27">
         <v>-30.66704</v>
       </c>
       <c r="E27">
         <v>-62.54672</v>
       </c>
       <c r="F27" t="s">
         <v>93</v>
       </c>
       <c r="G27" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
       <c r="I27">
         <v>8146</v>
       </c>
       <c r="J27"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 