--- v0 (2025-12-09)
+++ v1 (2026-06-29)
@@ -1250,54 +1250,54 @@
       <c r="I20">
         <v>7960</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>71</v>
       </c>
       <c r="B21">
         <v>85</v>
       </c>
       <c r="C21" t="s">
         <v>72</v>
       </c>
       <c r="D21">
         <v>-41.43785</v>
       </c>
       <c r="E21">
         <v>-65.06369</v>
       </c>
       <c r="F21" t="s">
         <v>73</v>
       </c>
       <c r="G21" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="H21">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I21">
         <v>7960</v>
       </c>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22">
         <v>369</v>
       </c>
       <c r="C22" t="s">
         <v>75</v>
       </c>
       <c r="D22">
         <v>-30.99468</v>
       </c>
       <c r="E22">
         <v>-65.6267</v>
       </c>
       <c r="F22" t="s">
         <v>76</v>
       </c>