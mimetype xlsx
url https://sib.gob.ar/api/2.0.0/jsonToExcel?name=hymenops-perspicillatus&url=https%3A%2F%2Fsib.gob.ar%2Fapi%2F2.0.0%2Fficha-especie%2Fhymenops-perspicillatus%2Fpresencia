--- v0 (2025-12-10)
+++ v1 (2026-05-19)
@@ -371,84 +371,84 @@
   <si>
     <t>Parque Nacional Los Cardones</t>
   </si>
   <si>
     <t>parque-nacional-los-cardones</t>
   </si>
   <si>
     <t>CORRIENTES-IG</t>
   </si>
   <si>
     <t>Reserva Natural Iberá</t>
   </si>
   <si>
     <t>reserva-natural-ibera-corrientes</t>
   </si>
   <si>
     <t>RIO NEGRO-RA</t>
   </si>
   <si>
     <t>Área Natural Protegida Río Azul - Lago Escondido</t>
   </si>
   <si>
     <t>area-natural-protegida-rio-azul--lago-escondido-rio-negro</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>CAPITAL FEDERAL-CS</t>
   </si>
   <si>
     <t>Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>CAPITAL FEDERAL-ES</t>
   </si>
   <si>
     <t>Sitio Ramsar Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>sitio-ramsar-reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>APN-MA</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Costero Patagonia Austral</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-costero-patagonia-austral</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>RIO NEGRO-LJ</t>
   </si>
   <si>
     <t>Reserva de Vida Silvestre Laguna Los Juncos</t>
   </si>
   <si>
     <t>reserva-de-vida-silvestre-laguna-los-juncos-rio-negro</t>
   </si>
   <si>
     <t>APN-SF</t>
   </si>
   <si>
     <t>Parque Nacional Islas de Santa Fe</t>
   </si>
   <si>
     <t>parque-nacional-islas-de-santa-fe</t>
   </si>
   <si>
     <t>FFAA-PB</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa Punta Buenos Aires</t>
   </si>
@@ -1904,159 +1904,159 @@
       <c r="D36">
         <v>-41.75</v>
       </c>
       <c r="E36">
         <v>-71.51667</v>
       </c>
       <c r="F36" t="s">
         <v>118</v>
       </c>
       <c r="G36" t="s">
         <v>17</v>
       </c>
       <c r="H36">
         <v>0</v>
       </c>
       <c r="I36">
         <v>7921</v>
       </c>
       <c r="J36"/>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
         <v>119</v>
       </c>
       <c r="B37">
-        <v>289</v>
+        <v>85</v>
       </c>
       <c r="C37" t="s">
         <v>120</v>
       </c>
       <c r="D37">
-        <v>-34.6</v>
+        <v>-41.43785</v>
       </c>
       <c r="E37">
-        <v>-58.33333</v>
+        <v>-65.06369</v>
       </c>
       <c r="F37" t="s">
         <v>121</v>
       </c>
       <c r="G37" t="s">
         <v>17</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
       <c r="I37">
         <v>7921</v>
       </c>
       <c r="J37"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
         <v>122</v>
       </c>
       <c r="B38">
-        <v>365</v>
+        <v>289</v>
       </c>
       <c r="C38" t="s">
         <v>123</v>
       </c>
       <c r="D38">
-        <v>-34.61667</v>
+        <v>-34.6</v>
       </c>
       <c r="E38">
-        <v>-58.35</v>
+        <v>-58.33333</v>
       </c>
       <c r="F38" t="s">
         <v>124</v>
       </c>
       <c r="G38" t="s">
         <v>17</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38">
         <v>7921</v>
       </c>
       <c r="J38"/>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>125</v>
       </c>
       <c r="B39">
-        <v>322</v>
+        <v>365</v>
       </c>
       <c r="C39" t="s">
         <v>126</v>
       </c>
       <c r="D39">
-        <v>-45.07224</v>
+        <v>-34.61667</v>
       </c>
       <c r="E39">
-        <v>-66.09692</v>
+        <v>-58.35</v>
       </c>
       <c r="F39" t="s">
         <v>127</v>
       </c>
       <c r="G39" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="H39">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I39">
         <v>7921</v>
       </c>
       <c r="J39"/>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>128</v>
       </c>
       <c r="B40">
-        <v>85</v>
+        <v>322</v>
       </c>
       <c r="C40" t="s">
         <v>129</v>
       </c>
       <c r="D40">
-        <v>-41.43785</v>
+        <v>-45.07224</v>
       </c>
       <c r="E40">
-        <v>-65.06369</v>
+        <v>-66.09692</v>
       </c>
       <c r="F40" t="s">
         <v>130</v>
       </c>
       <c r="G40" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="H40">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I40">
         <v>7921</v>
       </c>
       <c r="J40"/>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
         <v>131</v>
       </c>
       <c r="B41">
         <v>164</v>
       </c>
       <c r="C41" t="s">
         <v>132</v>
       </c>
       <c r="D41">
         <v>-41.06667</v>
       </c>
       <c r="E41">
         <v>-71.01667</v>
       </c>
       <c r="F41" t="s">
         <v>133</v>
       </c>