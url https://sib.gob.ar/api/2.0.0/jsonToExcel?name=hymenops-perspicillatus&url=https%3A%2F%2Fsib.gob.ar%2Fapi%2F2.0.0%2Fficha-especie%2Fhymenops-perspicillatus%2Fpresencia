--- v1 (2026-05-19)
+++ v2 (2026-07-04)
@@ -1919,54 +1919,54 @@
       <c r="I36">
         <v>7921</v>
       </c>
       <c r="J36"/>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
         <v>119</v>
       </c>
       <c r="B37">
         <v>85</v>
       </c>
       <c r="C37" t="s">
         <v>120</v>
       </c>
       <c r="D37">
         <v>-41.43785</v>
       </c>
       <c r="E37">
         <v>-65.06369</v>
       </c>
       <c r="F37" t="s">
         <v>121</v>
       </c>
       <c r="G37" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="H37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I37">
         <v>7921</v>
       </c>
       <c r="J37"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
         <v>122</v>
       </c>
       <c r="B38">
         <v>289</v>
       </c>
       <c r="C38" t="s">
         <v>123</v>
       </c>
       <c r="D38">
         <v>-34.6</v>
       </c>
       <c r="E38">
         <v>-58.33333</v>
       </c>
       <c r="F38" t="s">
         <v>124</v>
       </c>