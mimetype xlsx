--- v0 (2025-12-08)
+++ v1 (2026-07-04)
@@ -563,54 +563,54 @@
       <c r="I3">
         <v>7620</v>
       </c>
       <c r="J3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4">
         <v>85</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4">
         <v>-41.43785</v>
       </c>
       <c r="E4">
         <v>-65.06369</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I4">
         <v>7620</v>
       </c>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5">
         <v>369</v>
       </c>
       <c r="C5" t="s">
         <v>22</v>
       </c>
       <c r="D5">
         <v>-30.99468</v>
       </c>
       <c r="E5">
         <v>-65.6267</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>