--- v2 (2026-08-18)
+++ v3 (2026-10-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="lama-guanicoe" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>parque_id</t>
   </si>
   <si>
     <t>area_id</t>
   </si>
   <si>
     <t>parque</t>
   </si>
   <si>
     <t>lat</t>
   </si>
   <si>
     <t>lng</t>
   </si>
   <si>
     <t>slug</t>
   </si>
   <si>
     <t>presencia</t>
   </si>
   <si>
     <t>is_validada</t>
   </si>
   <si>
@@ -102,50 +102,53 @@
     <t>Parque Nacional Nahuel Huapi</t>
   </si>
   <si>
     <t>parque-nacional-nahuel-huapi</t>
   </si>
   <si>
     <t>APN-GL</t>
   </si>
   <si>
     <t>Parque Nacional Los Glaciares</t>
   </si>
   <si>
     <t>parque-nacional-los-glaciares</t>
   </si>
   <si>
     <t>Sin validar</t>
   </si>
   <si>
     <t>APN-LA</t>
   </si>
   <si>
     <t>Parque Nacional Lanín</t>
   </si>
   <si>
     <t>parque-nacional-lanin</t>
+  </si>
+  <si>
+    <t>Ocasional</t>
   </si>
   <si>
     <t>APN-TA</t>
   </si>
   <si>
     <t>Parque Nacional Talampaya</t>
   </si>
   <si>
     <t>parque-nacional-talampaya</t>
   </si>
   <si>
     <t>APN-LC</t>
   </si>
   <si>
     <t>Parque Nacional Lihué Calel</t>
   </si>
   <si>
     <t>parque-nacional-lihue-calel</t>
   </si>
   <si>
     <t>APN-LE</t>
   </si>
   <si>
     <t>Parque Nacional El Leoncito</t>
   </si>
@@ -863,678 +866,678 @@
       <c r="I6">
         <v>7541</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7">
         <v>18</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7">
         <v>-39.85001</v>
       </c>
       <c r="E7">
         <v>-71.43103</v>
       </c>
       <c r="F7" t="s">
         <v>29</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I7">
         <v>7541</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B8">
         <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D8">
         <v>-29.85015</v>
       </c>
       <c r="E8">
         <v>-67.87759</v>
       </c>
       <c r="F8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G8" t="s">
         <v>13</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8">
         <v>7541</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9">
         <v>20</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D9">
         <v>-37.93488</v>
       </c>
       <c r="E9">
         <v>-65.60471</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G9" t="s">
         <v>26</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9">
         <v>7541</v>
       </c>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10">
         <v>21</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10">
         <v>-31.88935</v>
       </c>
       <c r="E10">
         <v>-69.26514</v>
       </c>
       <c r="F10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G10" t="s">
         <v>13</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10">
         <v>7541</v>
       </c>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B11">
         <v>35</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D11">
         <v>-29.23817</v>
       </c>
       <c r="E11">
         <v>-69.26616</v>
       </c>
       <c r="F11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G11" t="s">
         <v>13</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11">
         <v>7541</v>
       </c>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B12">
         <v>6</v>
       </c>
       <c r="C12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D12">
         <v>-47.69349</v>
       </c>
       <c r="E12">
         <v>-68.06604</v>
       </c>
       <c r="F12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G12" t="s">
         <v>26</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12">
         <v>7541</v>
       </c>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B13">
         <v>36</v>
       </c>
       <c r="C13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D13">
         <v>-32.55677</v>
       </c>
       <c r="E13">
         <v>-67.13459</v>
       </c>
       <c r="F13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G13" t="s">
         <v>13</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13">
         <v>7541</v>
       </c>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B14">
         <v>119</v>
       </c>
       <c r="C14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D14">
         <v>-28.45</v>
       </c>
       <c r="E14">
         <v>-69.1</v>
       </c>
       <c r="F14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G14" t="s">
         <v>26</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14">
         <v>7541</v>
       </c>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B15">
         <v>77</v>
       </c>
       <c r="C15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D15">
         <v>-29.03333</v>
       </c>
       <c r="E15">
         <v>-69.4</v>
       </c>
       <c r="F15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G15" t="s">
         <v>26</v>
       </c>
       <c r="H15">
         <v>0</v>
       </c>
       <c r="I15">
         <v>7541</v>
       </c>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B16">
         <v>1</v>
       </c>
       <c r="C16" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D16">
         <v>-27.19383</v>
       </c>
       <c r="E16">
         <v>-65.95758</v>
       </c>
       <c r="F16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G16" t="s">
         <v>13</v>
       </c>
       <c r="H16">
         <v>1</v>
       </c>
       <c r="I16">
         <v>7541</v>
       </c>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B17">
         <v>19</v>
       </c>
       <c r="C17" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D17">
         <v>-39.03034</v>
       </c>
       <c r="E17">
         <v>-70.35218</v>
       </c>
       <c r="F17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17">
         <v>7541</v>
       </c>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B18">
         <v>23</v>
       </c>
       <c r="C18" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D18">
         <v>-50.31667</v>
       </c>
       <c r="E18">
         <v>-68.97287</v>
       </c>
       <c r="F18" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G18" t="s">
         <v>13</v>
       </c>
       <c r="H18">
         <v>1</v>
       </c>
       <c r="I18">
         <v>7541</v>
       </c>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B19">
         <v>336</v>
       </c>
       <c r="C19" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D19">
         <v>-42.22179</v>
       </c>
       <c r="E19">
         <v>-64.20093</v>
       </c>
       <c r="F19" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G19" t="s">
         <v>26</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
       <c r="I19">
         <v>7541</v>
       </c>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B20">
         <v>349</v>
       </c>
       <c r="C20" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D20">
         <v>-26.99204</v>
       </c>
       <c r="E20">
         <v>-65.79332</v>
       </c>
       <c r="F20" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G20" t="s">
         <v>26</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
       <c r="I20">
         <v>7541</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B21">
         <v>85</v>
       </c>
       <c r="C21" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D21">
         <v>-41.43785</v>
       </c>
       <c r="E21">
         <v>-65.06369</v>
       </c>
       <c r="F21" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G21" t="s">
         <v>13</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
       <c r="I21">
         <v>7541</v>
       </c>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B22">
         <v>347</v>
       </c>
       <c r="C22" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D22">
         <v>-47.15918</v>
       </c>
       <c r="E22">
         <v>-71.31701</v>
       </c>
       <c r="F22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G22" t="s">
         <v>26</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22">
         <v>7541</v>
       </c>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B23">
         <v>322</v>
       </c>
       <c r="C23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D23">
         <v>-45.07224</v>
       </c>
       <c r="E23">
         <v>-66.09692</v>
       </c>
       <c r="F23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G23" t="s">
         <v>13</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
       <c r="I23">
         <v>7541</v>
       </c>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B24">
         <v>142</v>
       </c>
       <c r="C24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D24">
         <v>-44.91667</v>
       </c>
       <c r="E24">
         <v>-65.55</v>
       </c>
       <c r="F24" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G24" t="s">
         <v>26</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
       <c r="I24">
         <v>7541</v>
       </c>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B25">
         <v>369</v>
       </c>
       <c r="C25" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D25">
         <v>-30.99468</v>
       </c>
       <c r="E25">
         <v>-65.6267</v>
       </c>
       <c r="F25" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G25" t="s">
         <v>26</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
       <c r="I25">
         <v>7541</v>
       </c>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B26">
         <v>158</v>
       </c>
       <c r="C26" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D26">
         <v>-54.51667</v>
       </c>
       <c r="E26">
         <v>-67.3</v>
       </c>
       <c r="F26" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G26" t="s">
         <v>26</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
       <c r="I26">
         <v>7541</v>
       </c>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B27">
         <v>338</v>
       </c>
       <c r="C27" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D27">
         <v>-49.54806</v>
       </c>
       <c r="E27">
         <v>-67.62472</v>
       </c>
       <c r="F27" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G27" t="s">
         <v>26</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
       <c r="I27">
         <v>7541</v>
       </c>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B28">
         <v>339</v>
       </c>
       <c r="C28" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D28">
         <v>-48.15</v>
       </c>
       <c r="E28">
         <v>-65.94458</v>
       </c>
       <c r="F28" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G28" t="s">
         <v>26</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
       <c r="I28">
         <v>7541</v>
       </c>
       <c r="J28"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>