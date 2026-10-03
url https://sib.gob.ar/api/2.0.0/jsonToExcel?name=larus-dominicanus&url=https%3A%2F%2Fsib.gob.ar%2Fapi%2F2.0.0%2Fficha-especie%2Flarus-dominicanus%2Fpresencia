--- v2 (2026-08-07)
+++ v3 (2026-10-03)
@@ -74,78 +74,78 @@
   <si>
     <t>parque-nacional-nahuel-huapi</t>
   </si>
   <si>
     <t>Regular</t>
   </si>
   <si>
     <t>APN-LB</t>
   </si>
   <si>
     <t>Parque Nacional Laguna Blanca</t>
   </si>
   <si>
     <t>parque-nacional-laguna-blanca</t>
   </si>
   <si>
     <t>APN-LA</t>
   </si>
   <si>
     <t>Parque Nacional Lanín</t>
   </si>
   <si>
     <t>parque-nacional-lanin</t>
   </si>
   <si>
+    <t>APN-AR</t>
+  </si>
+  <si>
+    <t>Parque Nacional Los Arrayanes</t>
+  </si>
+  <si>
+    <t>parque-nacional-los-arrayanes</t>
+  </si>
+  <si>
+    <t>APN-PU</t>
+  </si>
+  <si>
+    <t>Parque Nacional Lago Puelo</t>
+  </si>
+  <si>
+    <t>parque-nacional-lago-puelo</t>
+  </si>
+  <si>
+    <t>APN-GL</t>
+  </si>
+  <si>
+    <t>Parque Nacional Los Glaciares</t>
+  </si>
+  <si>
+    <t>parque-nacional-los-glaciares</t>
+  </si>
+  <si>
     <t>Sin validar</t>
-  </si>
-[...25 lines deleted...]
-    <t>parque-nacional-los-glaciares</t>
   </si>
   <si>
     <t>APN-AL</t>
   </si>
   <si>
     <t>Parque Nacional Los Alerces</t>
   </si>
   <si>
     <t>parque-nacional-los-alerces</t>
   </si>
   <si>
     <t>APN-CT</t>
   </si>
   <si>
     <t>Parque Nacional Campos del Tuyú</t>
   </si>
   <si>
     <t>parque-nacional-campos-del-tuyu</t>
   </si>
   <si>
     <t>APN-TF</t>
   </si>
   <si>
     <t>Parque Nacional Tierra del Fuego</t>
   </si>
@@ -806,141 +806,141 @@
       <c r="I3">
         <v>7479</v>
       </c>
       <c r="J3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4">
         <v>-39.85001</v>
       </c>
       <c r="E4">
         <v>-71.43103</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I4">
         <v>7479</v>
       </c>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D5">
         <v>-40.82941</v>
       </c>
       <c r="E5">
         <v>-71.62874</v>
       </c>
       <c r="F5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5">
         <v>7479</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B6">
         <v>32</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D6">
         <v>-42.17903</v>
       </c>
       <c r="E6">
         <v>-71.68728</v>
       </c>
       <c r="F6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6">
         <v>7479</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B7">
         <v>14</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D7">
         <v>-49.9469</v>
       </c>
       <c r="E7">
         <v>-73.15797</v>
       </c>
       <c r="F7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G7" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
         <v>7479</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8">
         <v>2</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8">
         <v>-42.84453</v>
       </c>
       <c r="E8">
         <v>-71.83818</v>
       </c>
@@ -956,51 +956,51 @@
       <c r="I8">
         <v>7479</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9">
         <v>274</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9">
         <v>-36.35444</v>
       </c>
       <c r="E9">
         <v>-56.87624</v>
       </c>
       <c r="F9" t="s">
         <v>35</v>
       </c>
       <c r="G9" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9">
         <v>7479</v>
       </c>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10">
         <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10">
         <v>-54.64226</v>
       </c>
       <c r="E10">
         <v>-68.48597</v>
       </c>
@@ -1016,51 +1016,51 @@
       <c r="I10">
         <v>7479</v>
       </c>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11">
         <v>6</v>
       </c>
       <c r="C11" t="s">
         <v>40</v>
       </c>
       <c r="D11">
         <v>-47.69349</v>
       </c>
       <c r="E11">
         <v>-68.06604</v>
       </c>
       <c r="F11" t="s">
         <v>41</v>
       </c>
       <c r="G11" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11">
         <v>7479</v>
       </c>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>43</v>
       </c>
       <c r="D12">
         <v>-34.2345</v>
       </c>
       <c r="E12">
         <v>-58.87724</v>
       </c>
@@ -1076,51 +1076,51 @@
       <c r="I12">
         <v>7479</v>
       </c>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13">
         <v>27</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13">
         <v>-31.88216</v>
       </c>
       <c r="E13">
         <v>-58.25668</v>
       </c>
       <c r="F13" t="s">
         <v>47</v>
       </c>
       <c r="G13" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
       <c r="I13">
         <v>7479</v>
       </c>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14">
         <v>30</v>
       </c>
       <c r="C14" t="s">
         <v>49</v>
       </c>
       <c r="D14">
         <v>-47.88697</v>
       </c>
       <c r="E14">
         <v>-72.25014</v>
       </c>
@@ -1136,81 +1136,81 @@
       <c r="I14">
         <v>7479</v>
       </c>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>51</v>
       </c>
       <c r="B15">
         <v>314</v>
       </c>
       <c r="C15" t="s">
         <v>52</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15" t="s">
         <v>53</v>
       </c>
       <c r="G15" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="H15">
         <v>0</v>
       </c>
       <c r="I15">
         <v>7479</v>
       </c>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>54</v>
       </c>
       <c r="B16">
         <v>162</v>
       </c>
       <c r="C16" t="s">
         <v>55</v>
       </c>
       <c r="D16">
         <v>-41.15</v>
       </c>
       <c r="E16">
         <v>-69.5</v>
       </c>
       <c r="F16" t="s">
         <v>56</v>
       </c>
       <c r="G16" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
       <c r="I16">
         <v>7479</v>
       </c>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>57</v>
       </c>
       <c r="B17">
         <v>23</v>
       </c>
       <c r="C17" t="s">
         <v>58</v>
       </c>
       <c r="D17">
         <v>-50.31667</v>
       </c>
       <c r="E17">
         <v>-68.97287</v>
       </c>
@@ -1256,111 +1256,111 @@
       <c r="I18">
         <v>7479</v>
       </c>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19">
         <v>160</v>
       </c>
       <c r="C19" t="s">
         <v>64</v>
       </c>
       <c r="D19">
         <v>-40.76667</v>
       </c>
       <c r="E19">
         <v>-65.03333</v>
       </c>
       <c r="F19" t="s">
         <v>65</v>
       </c>
       <c r="G19" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
       <c r="I19">
         <v>7479</v>
       </c>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20">
         <v>344</v>
       </c>
       <c r="C20" t="s">
         <v>67</v>
       </c>
       <c r="D20">
         <v>-38.97559</v>
       </c>
       <c r="E20">
         <v>-61.66849</v>
       </c>
       <c r="F20" t="s">
         <v>68</v>
       </c>
       <c r="G20" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
       <c r="I20">
         <v>7479</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21">
         <v>264</v>
       </c>
       <c r="C21" t="s">
         <v>70</v>
       </c>
       <c r="D21">
         <v>-33.01667</v>
       </c>
       <c r="E21">
         <v>-62.06667</v>
       </c>
       <c r="F21" t="s">
         <v>71</v>
       </c>
       <c r="G21" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
       <c r="I21">
         <v>7479</v>
       </c>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22">
         <v>85</v>
       </c>
       <c r="C22" t="s">
         <v>73</v>
       </c>
       <c r="D22">
         <v>-41.43785</v>
       </c>
       <c r="E22">
         <v>-65.06369</v>
       </c>
@@ -1376,321 +1376,321 @@
       <c r="I22">
         <v>7479</v>
       </c>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>75</v>
       </c>
       <c r="B23">
         <v>289</v>
       </c>
       <c r="C23" t="s">
         <v>76</v>
       </c>
       <c r="D23">
         <v>-34.6</v>
       </c>
       <c r="E23">
         <v>-58.33333</v>
       </c>
       <c r="F23" t="s">
         <v>77</v>
       </c>
       <c r="G23" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
       <c r="I23">
         <v>7479</v>
       </c>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24">
         <v>365</v>
       </c>
       <c r="C24" t="s">
         <v>79</v>
       </c>
       <c r="D24">
         <v>-34.61667</v>
       </c>
       <c r="E24">
         <v>-58.35</v>
       </c>
       <c r="F24" t="s">
         <v>80</v>
       </c>
       <c r="G24" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
       <c r="I24">
         <v>7479</v>
       </c>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>81</v>
       </c>
       <c r="B25">
         <v>248</v>
       </c>
       <c r="C25" t="s">
         <v>82</v>
       </c>
       <c r="D25">
         <v>-36.3</v>
       </c>
       <c r="E25">
         <v>-56.83333</v>
       </c>
       <c r="F25" t="s">
         <v>83</v>
       </c>
       <c r="G25" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
       <c r="I25">
         <v>7479</v>
       </c>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26">
         <v>164</v>
       </c>
       <c r="C26" t="s">
         <v>85</v>
       </c>
       <c r="D26">
         <v>-41.06667</v>
       </c>
       <c r="E26">
         <v>-71.01667</v>
       </c>
       <c r="F26" t="s">
         <v>86</v>
       </c>
       <c r="G26" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
       <c r="I26">
         <v>7479</v>
       </c>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>87</v>
       </c>
       <c r="B27">
         <v>142</v>
       </c>
       <c r="C27" t="s">
         <v>88</v>
       </c>
       <c r="D27">
         <v>-44.91667</v>
       </c>
       <c r="E27">
         <v>-65.55</v>
       </c>
       <c r="F27" t="s">
         <v>89</v>
       </c>
       <c r="G27" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
       <c r="I27">
         <v>7479</v>
       </c>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>90</v>
       </c>
       <c r="B28">
         <v>336</v>
       </c>
       <c r="C28" t="s">
         <v>91</v>
       </c>
       <c r="D28">
         <v>-42.22179</v>
       </c>
       <c r="E28">
         <v>-64.20093</v>
       </c>
       <c r="F28" t="s">
         <v>92</v>
       </c>
       <c r="G28" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
       <c r="I28">
         <v>7479</v>
       </c>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>93</v>
       </c>
       <c r="B29">
         <v>338</v>
       </c>
       <c r="C29" t="s">
         <v>94</v>
       </c>
       <c r="D29">
         <v>-49.54806</v>
       </c>
       <c r="E29">
         <v>-67.62472</v>
       </c>
       <c r="F29" t="s">
         <v>95</v>
       </c>
       <c r="G29" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
       <c r="I29">
         <v>7479</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>96</v>
       </c>
       <c r="B30">
         <v>370</v>
       </c>
       <c r="C30" t="s">
         <v>97</v>
       </c>
       <c r="D30">
         <v>-56.93301</v>
       </c>
       <c r="E30">
         <v>-65.4582</v>
       </c>
       <c r="F30" t="s">
         <v>98</v>
       </c>
       <c r="G30" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
       <c r="I30">
         <v>7479</v>
       </c>
       <c r="J30"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>99</v>
       </c>
       <c r="B31">
         <v>392</v>
       </c>
       <c r="C31" t="s">
         <v>100</v>
       </c>
       <c r="D31">
         <v>-30.66704</v>
       </c>
       <c r="E31">
         <v>-62.54672</v>
       </c>
       <c r="F31" t="s">
         <v>101</v>
       </c>
       <c r="G31" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
       <c r="I31">
         <v>7479</v>
       </c>
       <c r="J31"/>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>102</v>
       </c>
       <c r="B32">
         <v>339</v>
       </c>
       <c r="C32" t="s">
         <v>103</v>
       </c>
       <c r="D32">
         <v>-48.15</v>
       </c>
       <c r="E32">
         <v>-65.94458</v>
       </c>
       <c r="F32" t="s">
         <v>104</v>
       </c>
       <c r="G32" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
       <c r="I32">
         <v>7479</v>
       </c>
       <c r="J32"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 