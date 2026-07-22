--- v0 (2025-12-13)
+++ v1 (2026-07-22)
@@ -1535,54 +1535,54 @@
       <c r="I26">
         <v>44138</v>
       </c>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27">
         <v>19</v>
       </c>
       <c r="C27" t="s">
         <v>89</v>
       </c>
       <c r="D27">
         <v>-39.03034</v>
       </c>
       <c r="E27">
         <v>-70.35218</v>
       </c>
       <c r="F27" t="s">
         <v>90</v>
       </c>
       <c r="G27" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H27">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I27">
         <v>44138</v>
       </c>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>91</v>
       </c>
       <c r="B28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>92</v>
       </c>
       <c r="D28">
         <v>-31.88216</v>
       </c>
       <c r="E28">
         <v>-58.25668</v>
       </c>
       <c r="F28" t="s">
         <v>93</v>
       </c>