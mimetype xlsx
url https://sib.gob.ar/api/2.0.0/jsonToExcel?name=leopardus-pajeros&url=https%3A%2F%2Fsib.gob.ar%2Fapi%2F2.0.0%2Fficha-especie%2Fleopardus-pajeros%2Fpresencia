--- v0 (2025-12-06)
+++ v1 (2026-06-12)
@@ -926,54 +926,54 @@
       <c r="I10">
         <v>500901</v>
       </c>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11">
         <v>19</v>
       </c>
       <c r="C11" t="s">
         <v>40</v>
       </c>
       <c r="D11">
         <v>-39.03034</v>
       </c>
       <c r="E11">
         <v>-70.35218</v>
       </c>
       <c r="F11" t="s">
         <v>41</v>
       </c>
       <c r="G11" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I11">
         <v>500901</v>
       </c>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
         <v>27</v>
       </c>
       <c r="C12" t="s">
         <v>43</v>
       </c>
       <c r="D12">
         <v>-31.88216</v>
       </c>
       <c r="E12">
         <v>-58.25668</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>