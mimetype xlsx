--- v0 (2025-12-08)
+++ v1 (2026-06-13)
@@ -1475,54 +1475,54 @@
       <c r="I26">
         <v>7310</v>
       </c>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>89</v>
       </c>
       <c r="B27">
         <v>85</v>
       </c>
       <c r="C27" t="s">
         <v>90</v>
       </c>
       <c r="D27">
         <v>-41.43785</v>
       </c>
       <c r="E27">
         <v>-65.06369</v>
       </c>
       <c r="F27" t="s">
         <v>91</v>
       </c>
       <c r="G27" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H27">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I27">
         <v>7310</v>
       </c>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>92</v>
       </c>
       <c r="B28">
         <v>336</v>
       </c>
       <c r="C28" t="s">
         <v>93</v>
       </c>
       <c r="D28">
         <v>-42.22179</v>
       </c>
       <c r="E28">
         <v>-64.20093</v>
       </c>
       <c r="F28" t="s">
         <v>94</v>
       </c>