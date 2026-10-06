--- v1 (2026-06-13)
+++ v2 (2026-10-06)
@@ -875,54 +875,54 @@
       <c r="I6">
         <v>7310</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7">
         <v>18</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7">
         <v>-39.85001</v>
       </c>
       <c r="E7">
         <v>-71.43103</v>
       </c>
       <c r="F7" t="s">
         <v>29</v>
       </c>
       <c r="G7" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I7">
         <v>7310</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8">
         <v>-29.85015</v>
       </c>
       <c r="E8">
         <v>-67.87759</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>