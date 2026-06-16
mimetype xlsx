--- v1 (2026-02-24)
+++ v2 (2026-06-16)
@@ -920,54 +920,54 @@
       <c r="I11">
         <v>6105</v>
       </c>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
         <v>19</v>
       </c>
       <c r="C12" t="s">
         <v>43</v>
       </c>
       <c r="D12">
         <v>-39.03034</v>
       </c>
       <c r="E12">
         <v>-70.35218</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
       <c r="G12" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I12">
         <v>6105</v>
       </c>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13">
         <v>334</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13">
         <v>-31.40369</v>
       </c>
       <c r="E13">
         <v>-64.36772</v>
       </c>
       <c r="F13" t="s">
         <v>47</v>
       </c>
@@ -1010,54 +1010,54 @@
       <c r="I14">
         <v>6105</v>
       </c>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>51</v>
       </c>
       <c r="B15">
         <v>85</v>
       </c>
       <c r="C15" t="s">
         <v>52</v>
       </c>
       <c r="D15">
         <v>-41.43785</v>
       </c>
       <c r="E15">
         <v>-65.06369</v>
       </c>
       <c r="F15" t="s">
         <v>53</v>
       </c>
       <c r="G15" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I15">
         <v>6105</v>
       </c>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>54</v>
       </c>
       <c r="B16">
         <v>114</v>
       </c>
       <c r="C16" t="s">
         <v>55</v>
       </c>
       <c r="D16">
         <v>-34.03333</v>
       </c>
       <c r="E16">
         <v>-67.91667</v>
       </c>
       <c r="F16" t="s">
         <v>56</v>
       </c>