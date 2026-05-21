--- v0 (2025-12-11)
+++ v1 (2026-05-21)
@@ -452,93 +452,93 @@
   <si>
     <t>Reserva Natural Iberá</t>
   </si>
   <si>
     <t>reserva-natural-ibera-corrientes</t>
   </si>
   <si>
     <t>RIO NEGRO-RA</t>
   </si>
   <si>
     <t>Área Natural Protegida Río Azul - Lago Escondido</t>
   </si>
   <si>
     <t>area-natural-protegida-rio-azul--lago-escondido-rio-negro</t>
   </si>
   <si>
     <t>CORDOBA-DH</t>
   </si>
   <si>
     <t>Refug.Privado de Vida Silvestre Las Dos Hermanas</t>
   </si>
   <si>
     <t>refugprivado-de-vida-silvestre-las-dos-hermanas-cordoba</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>RIO NEGRO-LJ</t>
   </si>
   <si>
     <t>Reserva de Vida Silvestre Laguna Los Juncos</t>
   </si>
   <si>
     <t>reserva-de-vida-silvestre-laguna-los-juncos-rio-negro</t>
   </si>
   <si>
     <t>CAPITAL FEDERAL-CS</t>
   </si>
   <si>
     <t>Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>CAPITAL FEDERAL-ES</t>
   </si>
   <si>
     <t>Sitio Ramsar Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>sitio-ramsar-reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>CHUBUT-RT</t>
   </si>
   <si>
     <t>Parque Provincial y RES.Forestal Río Turbio</t>
   </si>
   <si>
     <t>parque-provincial-y-resforestal-rio-turbio-chubut</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>CORDOBA-SG</t>
   </si>
   <si>
     <t>Res.Prov. de Uso Múltiple Salinas Grandes</t>
   </si>
   <si>
     <t>res-prov-de-uso-múltiple-salinas-grandes-cordoba</t>
   </si>
   <si>
     <t>SAN LUIS-QL</t>
   </si>
   <si>
     <t>Reserva Natural Quebracho de la Legua</t>
   </si>
   <si>
     <t>reserva-natural-quebracho-de-la-legua-san-luis</t>
   </si>
   <si>
     <t>SAN LUIS-LF</t>
   </si>
   <si>
     <t>Res.Prov. de Flora y Fauna La Florida R.</t>
   </si>
@@ -2318,180 +2318,180 @@
       <c r="D45">
         <v>-33.01667</v>
       </c>
       <c r="E45">
         <v>-62.06667</v>
       </c>
       <c r="F45" t="s">
         <v>145</v>
       </c>
       <c r="G45" t="s">
         <v>17</v>
       </c>
       <c r="H45">
         <v>0</v>
       </c>
       <c r="I45">
         <v>6021</v>
       </c>
       <c r="J45"/>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
         <v>146</v>
       </c>
       <c r="B46">
-        <v>164</v>
+        <v>85</v>
       </c>
       <c r="C46" t="s">
         <v>147</v>
       </c>
       <c r="D46">
-        <v>-41.06667</v>
+        <v>-41.43785</v>
       </c>
       <c r="E46">
-        <v>-71.01667</v>
+        <v>-65.06369</v>
       </c>
       <c r="F46" t="s">
         <v>148</v>
       </c>
       <c r="G46" t="s">
         <v>17</v>
       </c>
       <c r="H46">
         <v>0</v>
       </c>
       <c r="I46">
         <v>6021</v>
       </c>
       <c r="J46"/>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
         <v>149</v>
       </c>
       <c r="B47">
-        <v>289</v>
+        <v>164</v>
       </c>
       <c r="C47" t="s">
         <v>150</v>
       </c>
       <c r="D47">
-        <v>-34.6</v>
+        <v>-41.06667</v>
       </c>
       <c r="E47">
-        <v>-58.33333</v>
+        <v>-71.01667</v>
       </c>
       <c r="F47" t="s">
         <v>151</v>
       </c>
       <c r="G47" t="s">
         <v>17</v>
       </c>
       <c r="H47">
         <v>0</v>
       </c>
       <c r="I47">
         <v>6021</v>
       </c>
       <c r="J47"/>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
         <v>152</v>
       </c>
       <c r="B48">
-        <v>365</v>
+        <v>289</v>
       </c>
       <c r="C48" t="s">
         <v>153</v>
       </c>
       <c r="D48">
-        <v>-34.61667</v>
+        <v>-34.6</v>
       </c>
       <c r="E48">
-        <v>-58.35</v>
+        <v>-58.33333</v>
       </c>
       <c r="F48" t="s">
         <v>154</v>
       </c>
       <c r="G48" t="s">
         <v>17</v>
       </c>
       <c r="H48">
         <v>0</v>
       </c>
       <c r="I48">
         <v>6021</v>
       </c>
       <c r="J48"/>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
         <v>155</v>
       </c>
       <c r="B49">
-        <v>172</v>
+        <v>365</v>
       </c>
       <c r="C49" t="s">
         <v>156</v>
       </c>
       <c r="D49">
-        <v>-42.26667</v>
+        <v>-34.61667</v>
       </c>
       <c r="E49">
-        <v>-71.76667</v>
+        <v>-58.35</v>
       </c>
       <c r="F49" t="s">
         <v>157</v>
       </c>
       <c r="G49" t="s">
         <v>17</v>
       </c>
       <c r="H49">
         <v>0</v>
       </c>
       <c r="I49">
         <v>6021</v>
       </c>
       <c r="J49"/>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
         <v>158</v>
       </c>
       <c r="B50">
-        <v>85</v>
+        <v>172</v>
       </c>
       <c r="C50" t="s">
         <v>159</v>
       </c>
       <c r="D50">
-        <v>-41.43785</v>
+        <v>-42.26667</v>
       </c>
       <c r="E50">
-        <v>-65.06369</v>
+        <v>-71.76667</v>
       </c>
       <c r="F50" t="s">
         <v>160</v>
       </c>
       <c r="G50" t="s">
         <v>17</v>
       </c>
       <c r="H50">
         <v>0</v>
       </c>
       <c r="I50">
         <v>6021</v>
       </c>
       <c r="J50"/>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
         <v>161</v>
       </c>
       <c r="B51">
         <v>331</v>
       </c>
       <c r="C51" t="s">
         <v>162</v>
       </c>