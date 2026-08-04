--- v1 (2026-05-21)
+++ v2 (2026-08-04)
@@ -2333,54 +2333,54 @@
       <c r="I45">
         <v>6021</v>
       </c>
       <c r="J45"/>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
         <v>146</v>
       </c>
       <c r="B46">
         <v>85</v>
       </c>
       <c r="C46" t="s">
         <v>147</v>
       </c>
       <c r="D46">
         <v>-41.43785</v>
       </c>
       <c r="E46">
         <v>-65.06369</v>
       </c>
       <c r="F46" t="s">
         <v>148</v>
       </c>
       <c r="G46" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H46">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I46">
         <v>6021</v>
       </c>
       <c r="J46"/>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
         <v>149</v>
       </c>
       <c r="B47">
         <v>164</v>
       </c>
       <c r="C47" t="s">
         <v>150</v>
       </c>
       <c r="D47">
         <v>-41.06667</v>
       </c>
       <c r="E47">
         <v>-71.01667</v>
       </c>
       <c r="F47" t="s">
         <v>151</v>
       </c>