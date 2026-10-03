--- v2 (2026-08-04)
+++ v3 (2026-10-03)
@@ -1223,54 +1223,54 @@
       <c r="I8">
         <v>6021</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9">
         <v>-39.85001</v>
       </c>
       <c r="E9">
         <v>-71.43103</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I9">
         <v>6021</v>
       </c>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
         <v>274</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10">
         <v>-36.35444</v>
       </c>
       <c r="E10">
         <v>-56.87624</v>
       </c>
       <c r="F10" t="s">
         <v>39</v>
       </c>