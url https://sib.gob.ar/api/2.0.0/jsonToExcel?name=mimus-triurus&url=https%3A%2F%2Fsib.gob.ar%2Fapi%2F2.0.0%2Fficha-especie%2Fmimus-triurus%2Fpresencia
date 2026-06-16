--- v0 (2025-12-14)
+++ v1 (2026-06-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="mimus-triurus" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>parque_id</t>
   </si>
   <si>
     <t>area_id</t>
   </si>
   <si>
     <t>parque</t>
   </si>
   <si>
     <t>lat</t>
   </si>
   <si>
     <t>lng</t>
   </si>
   <si>
     <t>slug</t>
   </si>
   <si>
     <t>presencia</t>
   </si>
   <si>
     <t>is_validada</t>
   </si>
   <si>
@@ -329,93 +329,84 @@
   <si>
     <t>Reserva Horco Molle</t>
   </si>
   <si>
     <t>reserva-horco-molle-tucuman</t>
   </si>
   <si>
     <t>CORRIENTES-IG</t>
   </si>
   <si>
     <t>Reserva Natural Iberá</t>
   </si>
   <si>
     <t>reserva-natural-ibera-corrientes</t>
   </si>
   <si>
     <t>CORDOBA-DH</t>
   </si>
   <si>
     <t>Refug.Privado de Vida Silvestre Las Dos Hermanas</t>
   </si>
   <si>
     <t>refugprivado-de-vida-silvestre-las-dos-hermanas-cordoba</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>CAPITAL FEDERAL-CS</t>
   </si>
   <si>
     <t>Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>CAPITAL FEDERAL-ES</t>
   </si>
   <si>
     <t>Sitio Ramsar Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>sitio-ramsar-reserva-ecologica-costanera-sur</t>
   </si>
   <si>
-    <t>APN-LO</t>
-[...7 lines deleted...]
-  <si>
     <t>FFAA-PB</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa Punta Buenos Aires</t>
   </si>
   <si>
     <t>reserva-natural-de-la-defensa-punta-buenos-aires</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-laguna-blanca</t>
   </si>
   <si>
     <t>APN-SF</t>
   </si>
   <si>
     <t>Parque Nacional Islas de Santa Fe</t>
   </si>
   <si>
     <t>parque-nacional-islas-de-santa-fe</t>
   </si>
   <si>
     <t>FORMOSA-EB</t>
   </si>
   <si>
     <t>Reserva Ecológica El Bagual</t>
   </si>
   <si>
     <t>reserva-ecologica-el-bagual-formosa</t>
   </si>
   <si>
     <t>APN-TL</t>
   </si>
   <si>
     <t>Parque Nacional Traslasierra</t>
   </si>
@@ -755,51 +746,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J40"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="68.269043" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.711426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1712,314 +1703,284 @@
       <c r="D31">
         <v>-33.01667</v>
       </c>
       <c r="E31">
         <v>-62.06667</v>
       </c>
       <c r="F31" t="s">
         <v>104</v>
       </c>
       <c r="G31" t="s">
         <v>21</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
       <c r="I31">
         <v>6002</v>
       </c>
       <c r="J31"/>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>105</v>
       </c>
       <c r="B32">
-        <v>289</v>
+        <v>85</v>
       </c>
       <c r="C32" t="s">
         <v>106</v>
       </c>
       <c r="D32">
-        <v>-34.6</v>
+        <v>-41.43785</v>
       </c>
       <c r="E32">
-        <v>-58.33333</v>
+        <v>-65.06369</v>
       </c>
       <c r="F32" t="s">
         <v>107</v>
       </c>
       <c r="G32" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="H32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I32">
         <v>6002</v>
       </c>
       <c r="J32"/>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>108</v>
       </c>
       <c r="B33">
-        <v>365</v>
+        <v>289</v>
       </c>
       <c r="C33" t="s">
         <v>109</v>
       </c>
       <c r="D33">
-        <v>-34.61667</v>
+        <v>-34.6</v>
       </c>
       <c r="E33">
-        <v>-58.35</v>
+        <v>-58.33333</v>
       </c>
       <c r="F33" t="s">
         <v>110</v>
       </c>
       <c r="G33" t="s">
         <v>21</v>
       </c>
       <c r="H33">
         <v>0</v>
       </c>
       <c r="I33">
         <v>6002</v>
       </c>
       <c r="J33"/>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>111</v>
       </c>
       <c r="B34">
-        <v>85</v>
+        <v>365</v>
       </c>
       <c r="C34" t="s">
         <v>112</v>
       </c>
       <c r="D34">
-        <v>-41.43785</v>
+        <v>-34.61667</v>
       </c>
       <c r="E34">
-        <v>-65.06369</v>
+        <v>-58.35</v>
       </c>
       <c r="F34" t="s">
         <v>113</v>
       </c>
       <c r="G34" t="s">
         <v>21</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
       <c r="I34">
         <v>6002</v>
       </c>
       <c r="J34"/>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>114</v>
       </c>
       <c r="B35">
         <v>336</v>
       </c>
       <c r="C35" t="s">
         <v>115</v>
       </c>
       <c r="D35">
         <v>-42.22179</v>
       </c>
       <c r="E35">
         <v>-64.20093</v>
       </c>
       <c r="F35" t="s">
         <v>116</v>
       </c>
       <c r="G35" t="s">
         <v>21</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
       <c r="I35">
         <v>6002</v>
       </c>
       <c r="J35"/>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>117</v>
       </c>
       <c r="B36">
-        <v>19</v>
+        <v>330</v>
       </c>
       <c r="C36" t="s">
         <v>118</v>
       </c>
       <c r="D36">
-        <v>-39.03034</v>
+        <v>-32.27913</v>
       </c>
       <c r="E36">
-        <v>-70.35218</v>
+        <v>-60.72</v>
       </c>
       <c r="F36" t="s">
         <v>119</v>
       </c>
       <c r="G36" t="s">
         <v>21</v>
       </c>
       <c r="H36">
         <v>0</v>
       </c>
       <c r="I36">
         <v>6002</v>
       </c>
       <c r="J36"/>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
         <v>120</v>
       </c>
       <c r="B37">
-        <v>330</v>
+        <v>130</v>
       </c>
       <c r="C37" t="s">
         <v>121</v>
       </c>
       <c r="D37">
-        <v>-32.27913</v>
+        <v>-25.98333</v>
       </c>
       <c r="E37">
-        <v>-60.72</v>
+        <v>-58.4</v>
       </c>
       <c r="F37" t="s">
         <v>122</v>
       </c>
       <c r="G37" t="s">
         <v>21</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
       <c r="I37">
         <v>6002</v>
       </c>
       <c r="J37"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
         <v>123</v>
       </c>
       <c r="B38">
-        <v>130</v>
+        <v>369</v>
       </c>
       <c r="C38" t="s">
         <v>124</v>
       </c>
       <c r="D38">
-        <v>-25.98333</v>
+        <v>-30.99468</v>
       </c>
       <c r="E38">
-        <v>-58.4</v>
+        <v>-65.6267</v>
       </c>
       <c r="F38" t="s">
         <v>125</v>
       </c>
       <c r="G38" t="s">
         <v>21</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38">
         <v>6002</v>
       </c>
       <c r="J38"/>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>126</v>
       </c>
       <c r="B39">
-        <v>369</v>
+        <v>32</v>
       </c>
       <c r="C39" t="s">
         <v>127</v>
       </c>
       <c r="D39">
-        <v>-30.99468</v>
+        <v>-42.17903</v>
       </c>
       <c r="E39">
-        <v>-65.6267</v>
+        <v>-71.68728</v>
       </c>
       <c r="F39" t="s">
         <v>128</v>
       </c>
       <c r="G39" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="H39">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I39">
         <v>6002</v>
       </c>
       <c r="J39"/>
-    </row>
-[...28 lines deleted...]
-      <c r="J40"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>