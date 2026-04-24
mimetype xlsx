--- v0 (2025-12-07)
+++ v1 (2026-04-24)
@@ -1010,54 +1010,54 @@
       <c r="I5">
         <v>5940</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6">
         <v>-25.82089</v>
       </c>
       <c r="E6">
         <v>-61.88005</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>
       <c r="G6" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I6">
         <v>5940</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7">
         <v>17</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7">
         <v>-25.66836</v>
       </c>
       <c r="E7">
         <v>-54.31053</v>
       </c>
       <c r="F7" t="s">
         <v>29</v>
       </c>