--- v1 (2026-04-24)
+++ v2 (2026-06-09)
@@ -383,75 +383,75 @@
   <si>
     <t>Parque Nacional Talampaya</t>
   </si>
   <si>
     <t>parque-nacional-talampaya</t>
   </si>
   <si>
     <t>APN-CD</t>
   </si>
   <si>
     <t>Parque Nacional Los Cardones</t>
   </si>
   <si>
     <t>parque-nacional-los-cardones</t>
   </si>
   <si>
     <t>CORDOBA-DH</t>
   </si>
   <si>
     <t>Refug.Privado de Vida Silvestre Las Dos Hermanas</t>
   </si>
   <si>
     <t>refugprivado-de-vida-silvestre-las-dos-hermanas-cordoba</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>CAPITAL FEDERAL-CS</t>
   </si>
   <si>
     <t>Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>CAPITAL FEDERAL-ES</t>
   </si>
   <si>
     <t>Sitio Ramsar Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>sitio-ramsar-reserva-ecologica-costanera-sur</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>RIO NEGRO-RA</t>
   </si>
   <si>
     <t>Área Natural Protegida Río Azul - Lago Escondido</t>
   </si>
   <si>
     <t>area-natural-protegida-rio-azul--lago-escondido-rio-negro</t>
   </si>
   <si>
     <t>SAN LUIS-LF</t>
   </si>
   <si>
     <t>Res.Prov. de Flora y Fauna La Florida R.</t>
   </si>
   <si>
     <t>resprov-de-flora-y-fauna-la-florida-r-san-luis</t>
   </si>
   <si>
     <t>RIO NEGRO-LJ</t>
   </si>
   <si>
     <t>Reserva de Vida Silvestre Laguna Los Juncos</t>
   </si>
@@ -1955,120 +1955,120 @@
       <c r="D37">
         <v>-33.01667</v>
       </c>
       <c r="E37">
         <v>-62.06667</v>
       </c>
       <c r="F37" t="s">
         <v>122</v>
       </c>
       <c r="G37" t="s">
         <v>17</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
       <c r="I37">
         <v>5940</v>
       </c>
       <c r="J37"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
         <v>123</v>
       </c>
       <c r="B38">
-        <v>289</v>
+        <v>85</v>
       </c>
       <c r="C38" t="s">
         <v>124</v>
       </c>
       <c r="D38">
-        <v>-34.6</v>
+        <v>-41.43785</v>
       </c>
       <c r="E38">
-        <v>-58.33333</v>
+        <v>-65.06369</v>
       </c>
       <c r="F38" t="s">
         <v>125</v>
       </c>
       <c r="G38" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H38">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I38">
         <v>5940</v>
       </c>
       <c r="J38"/>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>126</v>
       </c>
       <c r="B39">
-        <v>365</v>
+        <v>289</v>
       </c>
       <c r="C39" t="s">
         <v>127</v>
       </c>
       <c r="D39">
-        <v>-34.61667</v>
+        <v>-34.6</v>
       </c>
       <c r="E39">
-        <v>-58.35</v>
+        <v>-58.33333</v>
       </c>
       <c r="F39" t="s">
         <v>128</v>
       </c>
       <c r="G39" t="s">
         <v>17</v>
       </c>
       <c r="H39">
         <v>0</v>
       </c>
       <c r="I39">
         <v>5940</v>
       </c>
       <c r="J39"/>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>129</v>
       </c>
       <c r="B40">
-        <v>85</v>
+        <v>365</v>
       </c>
       <c r="C40" t="s">
         <v>130</v>
       </c>
       <c r="D40">
-        <v>-41.43785</v>
+        <v>-34.61667</v>
       </c>
       <c r="E40">
-        <v>-65.06369</v>
+        <v>-58.35</v>
       </c>
       <c r="F40" t="s">
         <v>131</v>
       </c>
       <c r="G40" t="s">
         <v>17</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
       <c r="I40">
         <v>5940</v>
       </c>
       <c r="J40"/>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
         <v>132</v>
       </c>
       <c r="B41">
         <v>154</v>
       </c>
       <c r="C41" t="s">
         <v>133</v>
       </c>