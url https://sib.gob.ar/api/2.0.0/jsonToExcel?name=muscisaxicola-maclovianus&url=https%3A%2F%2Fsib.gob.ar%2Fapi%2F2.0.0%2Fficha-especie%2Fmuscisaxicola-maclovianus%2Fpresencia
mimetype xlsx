--- v0 (2025-12-14)
+++ v1 (2026-08-18)
@@ -1421,54 +1421,54 @@
       <c r="I24">
         <v>44822</v>
       </c>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25">
         <v>85</v>
       </c>
       <c r="C25" t="s">
         <v>83</v>
       </c>
       <c r="D25">
         <v>-41.43785</v>
       </c>
       <c r="E25">
         <v>-65.06369</v>
       </c>
       <c r="F25" t="s">
         <v>84</v>
       </c>
       <c r="G25" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H25">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I25">
         <v>44822</v>
       </c>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>85</v>
       </c>
       <c r="B26">
         <v>322</v>
       </c>
       <c r="C26" t="s">
         <v>86</v>
       </c>
       <c r="D26">
         <v>-45.07224</v>
       </c>
       <c r="E26">
         <v>-66.09692</v>
       </c>
       <c r="F26" t="s">
         <v>87</v>
       </c>