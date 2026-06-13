--- v0 (2025-12-18)
+++ v1 (2026-06-13)
@@ -1310,54 +1310,54 @@
       <c r="I22">
         <v>5829</v>
       </c>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23">
         <v>85</v>
       </c>
       <c r="C23" t="s">
         <v>78</v>
       </c>
       <c r="D23">
         <v>-41.43785</v>
       </c>
       <c r="E23">
         <v>-65.06369</v>
       </c>
       <c r="F23" t="s">
         <v>79</v>
       </c>
       <c r="G23" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I23">
         <v>5829</v>
       </c>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24">
         <v>32</v>
       </c>
       <c r="C24" t="s">
         <v>81</v>
       </c>
       <c r="D24">
         <v>-42.17903</v>
       </c>
       <c r="E24">
         <v>-71.68728</v>
       </c>
       <c r="F24" t="s">
         <v>82</v>
       </c>