--- v0 (2025-12-14)
+++ v1 (2026-07-21)
@@ -692,54 +692,54 @@
       <c r="I6">
         <v>5746</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7">
         <v>-39.03034</v>
       </c>
       <c r="E7">
         <v>-70.35218</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I7">
         <v>5746</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8">
         <v>-47.69349</v>
       </c>
       <c r="E8">
         <v>-68.06604</v>
       </c>
       <c r="F8" t="s">
         <v>33</v>
       </c>