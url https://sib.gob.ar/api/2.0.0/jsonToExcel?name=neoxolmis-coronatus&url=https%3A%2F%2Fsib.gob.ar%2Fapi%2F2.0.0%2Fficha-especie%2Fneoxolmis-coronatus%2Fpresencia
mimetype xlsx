--- v0 (2025-12-07)
+++ v1 (2026-07-04)
@@ -1043,54 +1043,54 @@
       <c r="I15">
         <v>50385</v>
       </c>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>55</v>
       </c>
       <c r="B16">
         <v>85</v>
       </c>
       <c r="C16" t="s">
         <v>56</v>
       </c>
       <c r="D16">
         <v>-41.43785</v>
       </c>
       <c r="E16">
         <v>-65.06369</v>
       </c>
       <c r="F16" t="s">
         <v>57</v>
       </c>
       <c r="G16" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="H16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I16">
         <v>50385</v>
       </c>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>59</v>
       </c>
       <c r="D17">
         <v>-26.82658</v>
       </c>
       <c r="E17">
         <v>-59.65506</v>
       </c>
       <c r="F17" t="s">
         <v>60</v>
       </c>