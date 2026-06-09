--- v0 (2026-02-05)
+++ v1 (2026-06-09)
@@ -380,66 +380,66 @@
   <si>
     <t>Reserva Natural Iberá</t>
   </si>
   <si>
     <t>reserva-natural-ibera-corrientes</t>
   </si>
   <si>
     <t>RIO NEGRO-RA</t>
   </si>
   <si>
     <t>Área Natural Protegida Río Azul - Lago Escondido</t>
   </si>
   <si>
     <t>area-natural-protegida-rio-azul--lago-escondido-rio-negro</t>
   </si>
   <si>
     <t>JUJUY-PY</t>
   </si>
   <si>
     <t>Parque Provincial Potrero de Yala</t>
   </si>
   <si>
     <t>parque-provincial-potrero-de-yala-jujuy</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>RIO NEGRO-LJ</t>
   </si>
   <si>
     <t>Reserva de Vida Silvestre Laguna Los Juncos</t>
   </si>
   <si>
     <t>reserva-de-vida-silvestre-laguna-los-juncos-rio-negro</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>FFAA-PB</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa Punta Buenos Aires</t>
   </si>
   <si>
     <t>reserva-natural-de-la-defensa-punta-buenos-aires</t>
   </si>
   <si>
     <t>SAN LUIS-LF</t>
   </si>
   <si>
     <t>Res.Prov. de Flora y Fauna La Florida R.</t>
   </si>
   <si>
     <t>resprov-de-flora-y-fauna-la-florida-r-san-luis</t>
   </si>
   <si>
     <t>CAPITAL FEDERAL-CS</t>
   </si>
   <si>
     <t>Reserva Ecológica Costanera Sur</t>
   </si>
@@ -1970,90 +1970,90 @@
       <c r="D37">
         <v>-24.06667</v>
       </c>
       <c r="E37">
         <v>-65.45</v>
       </c>
       <c r="F37" t="s">
         <v>121</v>
       </c>
       <c r="G37" t="s">
         <v>17</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
       <c r="I37">
         <v>5244</v>
       </c>
       <c r="J37"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
         <v>122</v>
       </c>
       <c r="B38">
-        <v>164</v>
+        <v>85</v>
       </c>
       <c r="C38" t="s">
         <v>123</v>
       </c>
       <c r="D38">
-        <v>-41.06667</v>
+        <v>-41.43785</v>
       </c>
       <c r="E38">
-        <v>-71.01667</v>
+        <v>-65.06369</v>
       </c>
       <c r="F38" t="s">
         <v>124</v>
       </c>
       <c r="G38" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="H38">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I38">
         <v>5244</v>
       </c>
       <c r="J38"/>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>125</v>
       </c>
       <c r="B39">
-        <v>85</v>
+        <v>164</v>
       </c>
       <c r="C39" t="s">
         <v>126</v>
       </c>
       <c r="D39">
-        <v>-41.43785</v>
+        <v>-41.06667</v>
       </c>
       <c r="E39">
-        <v>-65.06369</v>
+        <v>-71.01667</v>
       </c>
       <c r="F39" t="s">
         <v>127</v>
       </c>
       <c r="G39" t="s">
         <v>17</v>
       </c>
       <c r="H39">
         <v>0</v>
       </c>
       <c r="I39">
         <v>5244</v>
       </c>
       <c r="J39"/>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>128</v>
       </c>
       <c r="B40">
         <v>336</v>
       </c>
       <c r="C40" t="s">
         <v>129</v>
       </c>