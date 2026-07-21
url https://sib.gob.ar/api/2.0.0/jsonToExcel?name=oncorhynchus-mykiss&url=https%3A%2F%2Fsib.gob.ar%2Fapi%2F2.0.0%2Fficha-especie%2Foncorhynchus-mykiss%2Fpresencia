--- v0 (2025-12-07)
+++ v1 (2026-07-21)
@@ -803,54 +803,54 @@
       <c r="I8">
         <v>5027</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9">
         <v>-39.03034</v>
       </c>
       <c r="E9">
         <v>-70.35218</v>
       </c>
       <c r="F9" t="s">
         <v>35</v>
       </c>
       <c r="G9" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I9">
         <v>5027</v>
       </c>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10">
         <v>25</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10">
         <v>-22.26581</v>
       </c>
       <c r="E10">
         <v>-64.75309</v>
       </c>
       <c r="F10" t="s">
         <v>38</v>
       </c>