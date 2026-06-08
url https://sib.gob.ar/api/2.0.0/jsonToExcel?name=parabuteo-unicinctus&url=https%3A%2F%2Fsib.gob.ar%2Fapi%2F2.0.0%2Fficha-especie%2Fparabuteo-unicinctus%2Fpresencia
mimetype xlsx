--- v0 (2025-12-11)
+++ v1 (2026-06-08)
@@ -272,96 +272,96 @@
   <si>
     <t>Parque Nacional Islote Lobos</t>
   </si>
   <si>
     <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>CAPITAL FEDERAL-CS</t>
   </si>
   <si>
     <t>Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>CAPITAL FEDERAL-ES</t>
   </si>
   <si>
     <t>Sitio Ramsar Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>sitio-ramsar-reserva-ecologica-costanera-sur</t>
   </si>
   <si>
-    <t>APN-LB</t>
-[...7 lines deleted...]
-  <si>
     <t>APN-LE</t>
   </si>
   <si>
     <t>Parque Nacional El Leoncito</t>
   </si>
   <si>
     <t>parque-nacional-el-leoncito</t>
   </si>
   <si>
     <t>APN-PD</t>
   </si>
   <si>
     <t>Parque Nacional Pre-Delta</t>
   </si>
   <si>
     <t>parque-nacional-pre-delta</t>
   </si>
   <si>
     <t>Presente</t>
   </si>
   <si>
     <t>APN-TL</t>
   </si>
   <si>
     <t>Parque Nacional Traslasierra</t>
   </si>
   <si>
     <t>parque-nacional-traslasierra</t>
   </si>
   <si>
     <t>APN-NO</t>
   </si>
   <si>
     <t>Reserva Nacional El Nogalar de los Toldos</t>
   </si>
   <si>
     <t>reserva-nacional-el-nogalar-de-los-toldos</t>
+  </si>
+  <si>
+    <t>APN-BP</t>
+  </si>
+  <si>
+    <t>Parque Nacional Bosques Petrificados de Jaramillo</t>
+  </si>
+  <si>
+    <t>parque-nacional-bosques-petrificados</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -675,51 +675,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="52.987061" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="63.555908" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.711426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -1367,54 +1367,54 @@
       <c r="I22">
         <v>4675</v>
       </c>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23">
         <v>85</v>
       </c>
       <c r="C23" t="s">
         <v>78</v>
       </c>
       <c r="D23">
         <v>-41.43785</v>
       </c>
       <c r="E23">
         <v>-65.06369</v>
       </c>
       <c r="F23" t="s">
         <v>79</v>
       </c>
       <c r="G23" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I23">
         <v>4675</v>
       </c>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24">
         <v>289</v>
       </c>
       <c r="C24" t="s">
         <v>81</v>
       </c>
       <c r="D24">
         <v>-34.6</v>
       </c>
       <c r="E24">
         <v>-58.33333</v>
       </c>
       <c r="F24" t="s">
         <v>82</v>
       </c>
@@ -1442,180 +1442,180 @@
       <c r="D25">
         <v>-34.61667</v>
       </c>
       <c r="E25">
         <v>-58.35</v>
       </c>
       <c r="F25" t="s">
         <v>85</v>
       </c>
       <c r="G25" t="s">
         <v>17</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
       <c r="I25">
         <v>4675</v>
       </c>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C26" t="s">
         <v>87</v>
       </c>
       <c r="D26">
-        <v>-39.03034</v>
+        <v>-31.88935</v>
       </c>
       <c r="E26">
-        <v>-70.35218</v>
+        <v>-69.26514</v>
       </c>
       <c r="F26" t="s">
         <v>88</v>
       </c>
       <c r="G26" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I26">
         <v>4675</v>
       </c>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>89</v>
       </c>
       <c r="B27">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="C27" t="s">
         <v>90</v>
       </c>
       <c r="D27">
-        <v>-31.88935</v>
+        <v>-32.14052</v>
       </c>
       <c r="E27">
-        <v>-69.26514</v>
+        <v>-60.64033</v>
       </c>
       <c r="F27" t="s">
         <v>91</v>
       </c>
       <c r="G27" t="s">
-        <v>13</v>
+        <v>92</v>
       </c>
       <c r="H27">
         <v>1</v>
       </c>
       <c r="I27">
         <v>4675</v>
       </c>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B28">
-        <v>28</v>
+        <v>369</v>
       </c>
       <c r="C28" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D28">
-        <v>-32.14052</v>
+        <v>-30.99468</v>
       </c>
       <c r="E28">
-        <v>-60.64033</v>
+        <v>-65.6267</v>
       </c>
       <c r="F28" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G28" t="s">
-        <v>95</v>
+        <v>17</v>
       </c>
       <c r="H28">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I28">
         <v>4675</v>
       </c>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>96</v>
       </c>
       <c r="B29">
-        <v>369</v>
+        <v>25</v>
       </c>
       <c r="C29" t="s">
         <v>97</v>
       </c>
       <c r="D29">
-        <v>-30.99468</v>
+        <v>-22.26581</v>
       </c>
       <c r="E29">
-        <v>-65.6267</v>
+        <v>-64.75309</v>
       </c>
       <c r="F29" t="s">
         <v>98</v>
       </c>
       <c r="G29" t="s">
         <v>17</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
       <c r="I29">
         <v>4675</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>99</v>
       </c>
       <c r="B30">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="C30" t="s">
         <v>100</v>
       </c>
       <c r="D30">
-        <v>-22.26581</v>
+        <v>-47.69349</v>
       </c>
       <c r="E30">
-        <v>-64.75309</v>
+        <v>-68.06604</v>
       </c>
       <c r="F30" t="s">
         <v>101</v>
       </c>
       <c r="G30" t="s">
         <v>17</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
       <c r="I30">
         <v>4675</v>
       </c>
       <c r="J30"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>