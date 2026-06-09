--- v0 (2025-12-10)
+++ v1 (2026-06-09)
@@ -362,84 +362,84 @@
   <si>
     <t>Área Natural Protegida Meseta de Somuncurá</t>
   </si>
   <si>
     <t>area-natural-protegida-meseta-de-somuncura-rio-negro</t>
   </si>
   <si>
     <t>TUCUMAN-HM</t>
   </si>
   <si>
     <t>Reserva Horco Molle</t>
   </si>
   <si>
     <t>reserva-horco-molle-tucuman</t>
   </si>
   <si>
     <t>CORDOBA-DH</t>
   </si>
   <si>
     <t>Refug.Privado de Vida Silvestre Las Dos Hermanas</t>
   </si>
   <si>
     <t>refugprivado-de-vida-silvestre-las-dos-hermanas-cordoba</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>CAPITAL FEDERAL-CS</t>
   </si>
   <si>
     <t>Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>CAPITAL FEDERAL-ES</t>
   </si>
   <si>
     <t>Sitio Ramsar Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>sitio-ramsar-reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>APN-MA</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Costero Patagonia Austral</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-costero-patagonia-austral</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>RIO NEGRO-RA</t>
   </si>
   <si>
     <t>Área Natural Protegida Río Azul - Lago Escondido</t>
   </si>
   <si>
     <t>area-natural-protegida-rio-azul--lago-escondido-rio-negro</t>
   </si>
   <si>
     <t>APN-TL</t>
   </si>
   <si>
     <t>Parque Nacional Traslasierra</t>
   </si>
   <si>
     <t>parque-nacional-traslasierra</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1373,51 +1373,51 @@
       <c r="I19">
         <v>4418</v>
       </c>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>69</v>
       </c>
       <c r="D20">
         <v>-39.03034</v>
       </c>
       <c r="E20">
         <v>-70.35218</v>
       </c>
       <c r="F20" t="s">
         <v>70</v>
       </c>
       <c r="G20" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="H20">
         <v>1</v>
       </c>
       <c r="I20">
         <v>4418</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>71</v>
       </c>
       <c r="B21">
         <v>22</v>
       </c>
       <c r="C21" t="s">
         <v>72</v>
       </c>
       <c r="D21">
         <v>-28.01299</v>
       </c>
       <c r="E21">
         <v>-58.06922</v>
       </c>
@@ -1838,159 +1838,159 @@
       <c r="D35">
         <v>-33.01667</v>
       </c>
       <c r="E35">
         <v>-62.06667</v>
       </c>
       <c r="F35" t="s">
         <v>115</v>
       </c>
       <c r="G35" t="s">
         <v>17</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
       <c r="I35">
         <v>4418</v>
       </c>
       <c r="J35"/>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>116</v>
       </c>
       <c r="B36">
-        <v>289</v>
+        <v>85</v>
       </c>
       <c r="C36" t="s">
         <v>117</v>
       </c>
       <c r="D36">
-        <v>-34.6</v>
+        <v>-41.43785</v>
       </c>
       <c r="E36">
-        <v>-58.33333</v>
+        <v>-65.06369</v>
       </c>
       <c r="F36" t="s">
         <v>118</v>
       </c>
       <c r="G36" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I36">
         <v>4418</v>
       </c>
       <c r="J36"/>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
         <v>119</v>
       </c>
       <c r="B37">
-        <v>365</v>
+        <v>289</v>
       </c>
       <c r="C37" t="s">
         <v>120</v>
       </c>
       <c r="D37">
-        <v>-34.61667</v>
+        <v>-34.6</v>
       </c>
       <c r="E37">
-        <v>-58.35</v>
+        <v>-58.33333</v>
       </c>
       <c r="F37" t="s">
         <v>121</v>
       </c>
       <c r="G37" t="s">
         <v>17</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
       <c r="I37">
         <v>4418</v>
       </c>
       <c r="J37"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
         <v>122</v>
       </c>
       <c r="B38">
-        <v>322</v>
+        <v>365</v>
       </c>
       <c r="C38" t="s">
         <v>123</v>
       </c>
       <c r="D38">
-        <v>-45.07224</v>
+        <v>-34.61667</v>
       </c>
       <c r="E38">
-        <v>-66.09692</v>
+        <v>-58.35</v>
       </c>
       <c r="F38" t="s">
         <v>124</v>
       </c>
       <c r="G38" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H38">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I38">
         <v>4418</v>
       </c>
       <c r="J38"/>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>125</v>
       </c>
       <c r="B39">
-        <v>85</v>
+        <v>322</v>
       </c>
       <c r="C39" t="s">
         <v>126</v>
       </c>
       <c r="D39">
-        <v>-41.43785</v>
+        <v>-45.07224</v>
       </c>
       <c r="E39">
-        <v>-65.06369</v>
+        <v>-66.09692</v>
       </c>
       <c r="F39" t="s">
         <v>127</v>
       </c>
       <c r="G39" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H39">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I39">
         <v>4418</v>
       </c>
       <c r="J39"/>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>128</v>
       </c>
       <c r="B40">
         <v>154</v>
       </c>
       <c r="C40" t="s">
         <v>129</v>
       </c>
       <c r="D40">
         <v>-41.75</v>
       </c>
       <c r="E40">
         <v>-71.51667</v>
       </c>
       <c r="F40" t="s">
         <v>130</v>
       </c>