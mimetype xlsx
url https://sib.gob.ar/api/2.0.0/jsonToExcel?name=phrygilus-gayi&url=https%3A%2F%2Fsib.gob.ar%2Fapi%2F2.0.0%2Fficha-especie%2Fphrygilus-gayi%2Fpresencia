--- v0 (2025-12-16)
+++ v1 (2026-07-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="phrygilus-gayi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>parque_id</t>
   </si>
   <si>
     <t>area_id</t>
   </si>
   <si>
     <t>parque</t>
   </si>
   <si>
     <t>lat</t>
   </si>
   <si>
     <t>lng</t>
   </si>
   <si>
     <t>slug</t>
   </si>
   <si>
     <t>presencia</t>
   </si>
   <si>
     <t>is_validada</t>
   </si>
   <si>
@@ -285,50 +285,53 @@
     <t>CHUBUT-DB</t>
   </si>
   <si>
     <t>Res.Nat.Tur. Objetivo Integral Cabo Dos Bahías</t>
   </si>
   <si>
     <t>resnattur-objetivo-integral-cabo-dos-bahias-chubut</t>
   </si>
   <si>
     <t>CHUBUT-RT</t>
   </si>
   <si>
     <t>Parque Provincial y RES.Forestal Río Turbio</t>
   </si>
   <si>
     <t>parque-provincial-y-resforestal-rio-turbio-chubut</t>
   </si>
   <si>
     <t>APN-LO</t>
   </si>
   <si>
     <t>Parque Nacional Islote Lobos</t>
   </si>
   <si>
     <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
+    <t>Presente</t>
   </si>
   <si>
     <t>RIO NEGRO-LJ</t>
   </si>
   <si>
     <t>Reserva de Vida Silvestre Laguna Los Juncos</t>
   </si>
   <si>
     <t>reserva-de-vida-silvestre-laguna-los-juncos-rio-negro</t>
   </si>
   <si>
     <t>TIERRA DEL FUEGO-LM</t>
   </si>
   <si>
     <t>Área Natural Protegida Le Martial</t>
   </si>
   <si>
     <t>area-natural-protegida-le-martial-tierra-del-fuego</t>
   </si>
   <si>
     <t>APN-MK</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Makenke</t>
   </si>
@@ -1481,138 +1484,138 @@
       <c r="I26">
         <v>3948</v>
       </c>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27">
         <v>85</v>
       </c>
       <c r="C27" t="s">
         <v>89</v>
       </c>
       <c r="D27">
         <v>-41.43785</v>
       </c>
       <c r="E27">
         <v>-65.06369</v>
       </c>
       <c r="F27" t="s">
         <v>90</v>
       </c>
       <c r="G27" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="H27">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I27">
         <v>3948</v>
       </c>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B28">
         <v>164</v>
       </c>
       <c r="C28" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D28">
         <v>-41.06667</v>
       </c>
       <c r="E28">
         <v>-71.01667</v>
       </c>
       <c r="F28" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G28" t="s">
         <v>13</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
       <c r="I28">
         <v>3948</v>
       </c>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B29">
         <v>237</v>
       </c>
       <c r="C29" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D29">
         <v>-54.76667</v>
       </c>
       <c r="E29">
         <v>-68.5</v>
       </c>
       <c r="F29" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G29" t="s">
         <v>13</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
       <c r="I29">
         <v>3948</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B30">
         <v>338</v>
       </c>
       <c r="C30" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D30">
         <v>-49.54806</v>
       </c>
       <c r="E30">
         <v>-67.62472</v>
       </c>
       <c r="F30" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G30" t="s">
         <v>13</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
       <c r="I30">
         <v>3948</v>
       </c>
       <c r="J30"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>