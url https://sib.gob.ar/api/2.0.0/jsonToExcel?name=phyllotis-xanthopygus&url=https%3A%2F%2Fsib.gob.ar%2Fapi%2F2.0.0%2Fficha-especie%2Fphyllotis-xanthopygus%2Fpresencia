--- v1 (2026-02-25)
+++ v2 (2026-07-21)
@@ -899,54 +899,54 @@
       <c r="I11">
         <v>3856</v>
       </c>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12">
         <v>19</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12">
         <v>-39.03034</v>
       </c>
       <c r="E12">
         <v>-70.35218</v>
       </c>
       <c r="F12" t="s">
         <v>46</v>
       </c>
       <c r="G12" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I12">
         <v>3856</v>
       </c>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13">
         <v>131</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13">
         <v>-22.33003</v>
       </c>
       <c r="E13">
         <v>-66.05473</v>
       </c>
       <c r="F13" t="s">
         <v>49</v>
       </c>