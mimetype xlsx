--- v0 (2026-02-04)
+++ v1 (2026-06-09)
@@ -251,66 +251,66 @@
   <si>
     <t>Parque Nacional Quebrada del Condorito</t>
   </si>
   <si>
     <t>parque-nacional-quebrada-del-condorito</t>
   </si>
   <si>
     <t>APN-GP</t>
   </si>
   <si>
     <t>Reserva Nacional Pizarro</t>
   </si>
   <si>
     <t>reserva-nacional-pizarro</t>
   </si>
   <si>
     <t>CORDOBA-DH</t>
   </si>
   <si>
     <t>Refug.Privado de Vida Silvestre Las Dos Hermanas</t>
   </si>
   <si>
     <t>refugprivado-de-vida-silvestre-las-dos-hermanas-cordoba</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>RIO NEGRO-LJ</t>
   </si>
   <si>
     <t>Reserva de Vida Silvestre Laguna Los Juncos</t>
   </si>
   <si>
     <t>reserva-de-vida-silvestre-laguna-los-juncos-rio-negro</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>SAN LUIS-LF</t>
   </si>
   <si>
     <t>Res.Prov. de Flora y Fauna La Florida R.</t>
   </si>
   <si>
     <t>resprov-de-flora-y-fauna-la-florida-r-san-luis</t>
   </si>
   <si>
     <t>APN-SF</t>
   </si>
   <si>
     <t>Parque Nacional Islas de Santa Fe</t>
   </si>
   <si>
     <t>parque-nacional-islas-de-santa-fe</t>
   </si>
   <si>
     <t>APN-TL</t>
   </si>
   <si>
     <t>Parque Nacional Traslasierra</t>
   </si>
@@ -1358,90 +1358,90 @@
       <c r="D23">
         <v>-33.01667</v>
       </c>
       <c r="E23">
         <v>-62.06667</v>
       </c>
       <c r="F23" t="s">
         <v>78</v>
       </c>
       <c r="G23" t="s">
         <v>17</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
       <c r="I23">
         <v>3779</v>
       </c>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>79</v>
       </c>
       <c r="B24">
-        <v>164</v>
+        <v>85</v>
       </c>
       <c r="C24" t="s">
         <v>80</v>
       </c>
       <c r="D24">
-        <v>-41.06667</v>
+        <v>-41.43785</v>
       </c>
       <c r="E24">
-        <v>-71.01667</v>
+        <v>-65.06369</v>
       </c>
       <c r="F24" t="s">
         <v>81</v>
       </c>
       <c r="G24" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I24">
         <v>3779</v>
       </c>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25">
-        <v>85</v>
+        <v>164</v>
       </c>
       <c r="C25" t="s">
         <v>83</v>
       </c>
       <c r="D25">
-        <v>-41.43785</v>
+        <v>-41.06667</v>
       </c>
       <c r="E25">
-        <v>-65.06369</v>
+        <v>-71.01667</v>
       </c>
       <c r="F25" t="s">
         <v>84</v>
       </c>
       <c r="G25" t="s">
         <v>17</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
       <c r="I25">
         <v>3779</v>
       </c>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>85</v>
       </c>
       <c r="B26">
         <v>78</v>
       </c>
       <c r="C26" t="s">
         <v>86</v>
       </c>