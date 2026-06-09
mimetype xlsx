--- v0 (2025-12-14)
+++ v1 (2026-06-09)
@@ -1616,54 +1616,54 @@
       <c r="I29">
         <v>3620</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>100</v>
       </c>
       <c r="B30">
         <v>85</v>
       </c>
       <c r="C30" t="s">
         <v>101</v>
       </c>
       <c r="D30">
         <v>-41.43785</v>
       </c>
       <c r="E30">
         <v>-65.06369</v>
       </c>
       <c r="F30" t="s">
         <v>102</v>
       </c>
       <c r="G30" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="H30">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I30">
         <v>3620</v>
       </c>
       <c r="J30"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>103</v>
       </c>
       <c r="B31">
         <v>330</v>
       </c>
       <c r="C31" t="s">
         <v>104</v>
       </c>
       <c r="D31">
         <v>-32.27913</v>
       </c>
       <c r="E31">
         <v>-60.72</v>
       </c>
       <c r="F31" t="s">
         <v>105</v>
       </c>