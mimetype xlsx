--- v0 (2025-12-07)
+++ v1 (2026-05-19)
@@ -278,93 +278,93 @@
   <si>
     <t>Área Natural Protegida Meseta de Somuncurá</t>
   </si>
   <si>
     <t>area-natural-protegida-meseta-de-somuncura-rio-negro</t>
   </si>
   <si>
     <t>APN-BP</t>
   </si>
   <si>
     <t>Parque Nacional Bosques Petrificados de Jaramillo</t>
   </si>
   <si>
     <t>parque-nacional-bosques-petrificados</t>
   </si>
   <si>
     <t>CORRIENTES-IG</t>
   </si>
   <si>
     <t>Reserva Natural Iberá</t>
   </si>
   <si>
     <t>reserva-natural-ibera-corrientes</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>SANTA CRUZ-LD</t>
   </si>
   <si>
     <t>Reserva Provincial Lago del Desierto</t>
   </si>
   <si>
     <t>reserva-provincial-lago-del-desierto-santa-cruz</t>
   </si>
   <si>
     <t>CAPITAL FEDERAL-CS</t>
   </si>
   <si>
     <t>Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>CAPITAL FEDERAL-ES</t>
   </si>
   <si>
     <t>Sitio Ramsar Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>sitio-ramsar-reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>CHUBUT-RT</t>
   </si>
   <si>
     <t>Parque Provincial y RES.Forestal Río Turbio</t>
   </si>
   <si>
     <t>parque-provincial-y-resforestal-rio-turbio-chubut</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>FFAA-PB</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa Punta Buenos Aires</t>
   </si>
   <si>
     <t>reserva-natural-de-la-defensa-punta-buenos-aires</t>
   </si>
   <si>
     <t>RIO NEGRO-RA</t>
   </si>
   <si>
     <t>Área Natural Protegida Río Azul - Lago Escondido</t>
   </si>
   <si>
     <t>area-natural-protegida-rio-azul--lago-escondido-rio-negro</t>
   </si>
   <si>
     <t>SAN LUIS-LF</t>
   </si>
   <si>
     <t>Res.Prov. de Flora y Fauna La Florida R.</t>
   </si>
@@ -1529,180 +1529,180 @@
       <c r="D26">
         <v>-28.1</v>
       </c>
       <c r="E26">
         <v>-57.1</v>
       </c>
       <c r="F26" t="s">
         <v>87</v>
       </c>
       <c r="G26" t="s">
         <v>13</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
       <c r="I26">
         <v>44620</v>
       </c>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27">
-        <v>323</v>
+        <v>85</v>
       </c>
       <c r="C27" t="s">
         <v>89</v>
       </c>
       <c r="D27">
-        <v>-49.03333</v>
+        <v>-41.43785</v>
       </c>
       <c r="E27">
-        <v>-72.86667</v>
+        <v>-65.06369</v>
       </c>
       <c r="F27" t="s">
         <v>90</v>
       </c>
       <c r="G27" t="s">
         <v>13</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
       <c r="I27">
         <v>44620</v>
       </c>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>91</v>
       </c>
       <c r="B28">
-        <v>289</v>
+        <v>323</v>
       </c>
       <c r="C28" t="s">
         <v>92</v>
       </c>
       <c r="D28">
-        <v>-34.6</v>
+        <v>-49.03333</v>
       </c>
       <c r="E28">
-        <v>-58.33333</v>
+        <v>-72.86667</v>
       </c>
       <c r="F28" t="s">
         <v>93</v>
       </c>
       <c r="G28" t="s">
         <v>13</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
       <c r="I28">
         <v>44620</v>
       </c>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>94</v>
       </c>
       <c r="B29">
-        <v>365</v>
+        <v>289</v>
       </c>
       <c r="C29" t="s">
         <v>95</v>
       </c>
       <c r="D29">
-        <v>-34.61667</v>
+        <v>-34.6</v>
       </c>
       <c r="E29">
-        <v>-58.35</v>
+        <v>-58.33333</v>
       </c>
       <c r="F29" t="s">
         <v>96</v>
       </c>
       <c r="G29" t="s">
         <v>13</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
       <c r="I29">
         <v>44620</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>97</v>
       </c>
       <c r="B30">
-        <v>172</v>
+        <v>365</v>
       </c>
       <c r="C30" t="s">
         <v>98</v>
       </c>
       <c r="D30">
-        <v>-42.26667</v>
+        <v>-34.61667</v>
       </c>
       <c r="E30">
-        <v>-71.76667</v>
+        <v>-58.35</v>
       </c>
       <c r="F30" t="s">
         <v>99</v>
       </c>
       <c r="G30" t="s">
         <v>13</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
       <c r="I30">
         <v>44620</v>
       </c>
       <c r="J30"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>100</v>
       </c>
       <c r="B31">
-        <v>85</v>
+        <v>172</v>
       </c>
       <c r="C31" t="s">
         <v>101</v>
       </c>
       <c r="D31">
-        <v>-41.43785</v>
+        <v>-42.26667</v>
       </c>
       <c r="E31">
-        <v>-65.06369</v>
+        <v>-71.76667</v>
       </c>
       <c r="F31" t="s">
         <v>102</v>
       </c>
       <c r="G31" t="s">
         <v>13</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
       <c r="I31">
         <v>44620</v>
       </c>
       <c r="J31"/>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>103</v>
       </c>
       <c r="B32">
         <v>336</v>
       </c>
       <c r="C32" t="s">
         <v>104</v>
       </c>