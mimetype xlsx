--- v1 (2026-05-19)
+++ v2 (2026-07-21)
@@ -1544,54 +1544,54 @@
       <c r="I26">
         <v>44620</v>
       </c>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27">
         <v>85</v>
       </c>
       <c r="C27" t="s">
         <v>89</v>
       </c>
       <c r="D27">
         <v>-41.43785</v>
       </c>
       <c r="E27">
         <v>-65.06369</v>
       </c>
       <c r="F27" t="s">
         <v>90</v>
       </c>
       <c r="G27" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H27">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I27">
         <v>44620</v>
       </c>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>91</v>
       </c>
       <c r="B28">
         <v>323</v>
       </c>
       <c r="C28" t="s">
         <v>92</v>
       </c>
       <c r="D28">
         <v>-49.03333</v>
       </c>
       <c r="E28">
         <v>-72.86667</v>
       </c>
       <c r="F28" t="s">
         <v>93</v>
       </c>