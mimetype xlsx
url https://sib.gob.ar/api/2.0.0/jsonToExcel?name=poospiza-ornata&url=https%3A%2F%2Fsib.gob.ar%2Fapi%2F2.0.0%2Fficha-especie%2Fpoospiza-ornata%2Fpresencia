--- v0 (2025-12-18)
+++ v1 (2026-08-18)
@@ -995,54 +995,54 @@
       <c r="I14">
         <v>3352</v>
       </c>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>52</v>
       </c>
       <c r="B15">
         <v>85</v>
       </c>
       <c r="C15" t="s">
         <v>53</v>
       </c>
       <c r="D15">
         <v>-41.43785</v>
       </c>
       <c r="E15">
         <v>-65.06369</v>
       </c>
       <c r="F15" t="s">
         <v>54</v>
       </c>
       <c r="G15" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I15">
         <v>3352</v>
       </c>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>55</v>
       </c>
       <c r="B16">
         <v>369</v>
       </c>
       <c r="C16" t="s">
         <v>56</v>
       </c>
       <c r="D16">
         <v>-30.99468</v>
       </c>
       <c r="E16">
         <v>-65.6267</v>
       </c>
       <c r="F16" t="s">
         <v>57</v>
       </c>