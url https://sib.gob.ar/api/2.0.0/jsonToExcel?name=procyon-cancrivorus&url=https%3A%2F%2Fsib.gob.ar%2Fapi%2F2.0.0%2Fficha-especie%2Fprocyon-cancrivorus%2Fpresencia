--- v0 (2025-12-07)
+++ v1 (2026-09-14)
@@ -881,57 +881,57 @@
       <c r="I7">
         <v>3237</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8">
         <v>4</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8">
         <v>-22.58199</v>
       </c>
       <c r="E8">
         <v>-64.64422</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I8">
-        <v>3237</v>
+        <v>3236</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9">
         <v>-25.06531</v>
       </c>
       <c r="E9">
         <v>-58.13715</v>
       </c>
       <c r="F9" t="s">
         <v>35</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>