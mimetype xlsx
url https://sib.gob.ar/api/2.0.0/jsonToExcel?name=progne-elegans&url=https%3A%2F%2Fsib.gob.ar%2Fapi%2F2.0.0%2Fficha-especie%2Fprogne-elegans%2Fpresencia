--- v0 (2025-12-10)
+++ v1 (2026-05-26)
@@ -257,66 +257,66 @@
   <si>
     <t>Reserva de Biósfera Pozuelos</t>
   </si>
   <si>
     <t>reserva-de-biosfera-pozuelos-jujuy</t>
   </si>
   <si>
     <t>APN-CD</t>
   </si>
   <si>
     <t>Parque Nacional Los Cardones</t>
   </si>
   <si>
     <t>parque-nacional-los-cardones</t>
   </si>
   <si>
     <t>TUCUMAN-HM</t>
   </si>
   <si>
     <t>Reserva Horco Molle</t>
   </si>
   <si>
     <t>reserva-horco-molle-tucuman</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>APN-MA</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Costero Patagonia Austral</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-costero-patagonia-austral</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>FFAA-PB</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa Punta Buenos Aires</t>
   </si>
   <si>
     <t>reserva-natural-de-la-defensa-punta-buenos-aires</t>
   </si>
   <si>
     <t>APN-TL</t>
   </si>
   <si>
     <t>Parque Nacional Traslasierra</t>
   </si>
   <si>
     <t>parque-nacional-traslasierra</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1355,99 +1355,99 @@
       <c r="D23">
         <v>-26.91667</v>
       </c>
       <c r="E23">
         <v>-65.08333</v>
       </c>
       <c r="F23" t="s">
         <v>80</v>
       </c>
       <c r="G23" t="s">
         <v>13</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
       <c r="I23">
         <v>44867</v>
       </c>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>81</v>
       </c>
       <c r="B24">
-        <v>322</v>
+        <v>85</v>
       </c>
       <c r="C24" t="s">
         <v>82</v>
       </c>
       <c r="D24">
-        <v>-45.07224</v>
+        <v>-41.43785</v>
       </c>
       <c r="E24">
-        <v>-66.09692</v>
+        <v>-65.06369</v>
       </c>
       <c r="F24" t="s">
         <v>83</v>
       </c>
       <c r="G24" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="H24">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I24">
         <v>44867</v>
       </c>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25">
-        <v>85</v>
+        <v>322</v>
       </c>
       <c r="C25" t="s">
         <v>85</v>
       </c>
       <c r="D25">
-        <v>-41.43785</v>
+        <v>-45.07224</v>
       </c>
       <c r="E25">
-        <v>-65.06369</v>
+        <v>-66.09692</v>
       </c>
       <c r="F25" t="s">
         <v>86</v>
       </c>
       <c r="G25" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H25">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I25">
         <v>44867</v>
       </c>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>87</v>
       </c>
       <c r="B26">
         <v>336</v>
       </c>
       <c r="C26" t="s">
         <v>88</v>
       </c>
       <c r="D26">
         <v>-42.22179</v>
       </c>
       <c r="E26">
         <v>-64.20093</v>
       </c>
       <c r="F26" t="s">
         <v>89</v>
       </c>