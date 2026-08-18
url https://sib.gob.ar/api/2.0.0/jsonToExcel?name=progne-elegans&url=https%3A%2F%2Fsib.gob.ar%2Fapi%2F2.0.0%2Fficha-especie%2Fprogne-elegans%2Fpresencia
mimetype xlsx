--- v1 (2026-05-26)
+++ v2 (2026-08-18)
@@ -1370,54 +1370,54 @@
       <c r="I23">
         <v>44867</v>
       </c>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>81</v>
       </c>
       <c r="B24">
         <v>85</v>
       </c>
       <c r="C24" t="s">
         <v>82</v>
       </c>
       <c r="D24">
         <v>-41.43785</v>
       </c>
       <c r="E24">
         <v>-65.06369</v>
       </c>
       <c r="F24" t="s">
         <v>83</v>
       </c>
       <c r="G24" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I24">
         <v>44867</v>
       </c>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25">
         <v>322</v>
       </c>
       <c r="C25" t="s">
         <v>85</v>
       </c>
       <c r="D25">
         <v>-45.07224</v>
       </c>
       <c r="E25">
         <v>-66.09692</v>
       </c>
       <c r="F25" t="s">
         <v>86</v>
       </c>