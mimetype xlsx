--- v0 (2025-12-13)
+++ v1 (2026-06-16)
@@ -839,54 +839,54 @@
       <c r="I10">
         <v>2990</v>
       </c>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11">
         <v>85</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11">
         <v>-41.43785</v>
       </c>
       <c r="E11">
         <v>-65.06369</v>
       </c>
       <c r="F11" t="s">
         <v>42</v>
       </c>
       <c r="G11" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I11">
         <v>2990</v>
       </c>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12">
         <v>336</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12">
         <v>-42.22179</v>
       </c>
       <c r="E12">
         <v>-64.20093</v>
       </c>
       <c r="F12" t="s">
         <v>45</v>
       </c>