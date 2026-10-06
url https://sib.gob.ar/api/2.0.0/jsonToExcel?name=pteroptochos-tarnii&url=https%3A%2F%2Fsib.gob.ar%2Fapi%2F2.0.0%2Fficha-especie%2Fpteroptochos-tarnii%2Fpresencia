--- v0 (2025-12-17)
+++ v1 (2026-10-06)
@@ -638,54 +638,54 @@
       <c r="I4">
         <v>2908</v>
       </c>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>22</v>
       </c>
       <c r="D5">
         <v>-39.85001</v>
       </c>
       <c r="E5">
         <v>-71.43103</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>
       <c r="G5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I5">
         <v>2908</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6">
         <v>30</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6">
         <v>-47.88697</v>
       </c>
       <c r="E6">
         <v>-72.25014</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>