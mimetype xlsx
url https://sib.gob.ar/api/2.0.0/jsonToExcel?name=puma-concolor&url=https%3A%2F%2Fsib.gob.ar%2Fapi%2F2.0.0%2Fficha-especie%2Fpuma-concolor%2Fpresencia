--- v0 (2025-12-08)
+++ v1 (2026-06-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="puma-concolor" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>parque_id</t>
   </si>
   <si>
     <t>area_id</t>
   </si>
   <si>
     <t>parque</t>
   </si>
   <si>
     <t>lat</t>
   </si>
   <si>
     <t>lng</t>
   </si>
   <si>
     <t>slug</t>
   </si>
   <si>
     <t>presencia</t>
   </si>
   <si>
     <t>is_validada</t>
   </si>
   <si>
@@ -438,50 +438,59 @@
     <t>CHUBUT-RT</t>
   </si>
   <si>
     <t>Parque Provincial y RES.Forestal Río Turbio</t>
   </si>
   <si>
     <t>parque-provincial-y-resforestal-rio-turbio-chubut</t>
   </si>
   <si>
     <t>APN-PG</t>
   </si>
   <si>
     <t>Parque Nacional Patagonia</t>
   </si>
   <si>
     <t>parque-nacional-patagonia</t>
   </si>
   <si>
     <t>SANTA CRUZ-LD</t>
   </si>
   <si>
     <t>Reserva Provincial Lago del Desierto</t>
   </si>
   <si>
     <t>reserva-provincial-lago-del-desierto-santa-cruz</t>
+  </si>
+  <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>MISIONES-YB</t>
   </si>
   <si>
     <t>Reserva de Biósfera Yaboty</t>
   </si>
   <si>
     <t>reserva-de-biosfera-yaboty-misiones</t>
   </si>
   <si>
     <t>APN-NO</t>
   </si>
   <si>
     <t>Reserva Nacional El Nogalar de los Toldos</t>
   </si>
   <si>
     <t>reserva-nacional-el-nogalar-de-los-toldos</t>
   </si>
   <si>
     <t>APN-TL</t>
   </si>
   <si>
     <t>Parque Nacional Traslasierra</t>
   </si>
@@ -1001,51 +1010,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J68"/>
+  <dimension ref="A1:J69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="70.697021" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="75.410156" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.711426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1553,54 +1562,54 @@
       <c r="I17">
         <v>2883</v>
       </c>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18">
         <v>19</v>
       </c>
       <c r="C18" t="s">
         <v>61</v>
       </c>
       <c r="D18">
         <v>-39.03034</v>
       </c>
       <c r="E18">
         <v>-70.35218</v>
       </c>
       <c r="F18" t="s">
         <v>62</v>
       </c>
       <c r="G18" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H18">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I18">
         <v>2883</v>
       </c>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19">
         <v>20</v>
       </c>
       <c r="C19" t="s">
         <v>64</v>
       </c>
       <c r="D19">
         <v>-37.93488</v>
       </c>
       <c r="E19">
         <v>-65.60471</v>
       </c>
       <c r="F19" t="s">
         <v>65</v>
       </c>
@@ -2348,764 +2357,794 @@
       <c r="D44">
         <v>-49.03333</v>
       </c>
       <c r="E44">
         <v>-72.86667</v>
       </c>
       <c r="F44" t="s">
         <v>141</v>
       </c>
       <c r="G44" t="s">
         <v>17</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
       <c r="I44">
         <v>2883</v>
       </c>
       <c r="J44"/>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
         <v>142</v>
       </c>
       <c r="B45">
-        <v>224</v>
+        <v>85</v>
       </c>
       <c r="C45" t="s">
         <v>143</v>
       </c>
       <c r="D45">
-        <v>-26.61667</v>
+        <v>-41.43785</v>
       </c>
       <c r="E45">
-        <v>-53.66667</v>
+        <v>-65.06369</v>
       </c>
       <c r="F45" t="s">
         <v>144</v>
       </c>
       <c r="G45" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H45">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I45">
         <v>2883</v>
       </c>
       <c r="J45"/>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
         <v>145</v>
       </c>
       <c r="B46">
-        <v>25</v>
+        <v>224</v>
       </c>
       <c r="C46" t="s">
         <v>146</v>
       </c>
       <c r="D46">
-        <v>-22.26581</v>
+        <v>-26.61667</v>
       </c>
       <c r="E46">
-        <v>-64.75309</v>
+        <v>-53.66667</v>
       </c>
       <c r="F46" t="s">
         <v>147</v>
       </c>
       <c r="G46" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H46">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I46">
         <v>2883</v>
       </c>
       <c r="J46"/>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
         <v>148</v>
       </c>
       <c r="B47">
-        <v>369</v>
+        <v>25</v>
       </c>
       <c r="C47" t="s">
         <v>149</v>
       </c>
       <c r="D47">
-        <v>-30.99468</v>
+        <v>-22.26581</v>
       </c>
       <c r="E47">
-        <v>-65.6267</v>
+        <v>-64.75309</v>
       </c>
       <c r="F47" t="s">
         <v>150</v>
       </c>
       <c r="G47" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H47">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I47">
         <v>2883</v>
       </c>
       <c r="J47"/>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
         <v>151</v>
       </c>
       <c r="B48">
-        <v>320</v>
+        <v>369</v>
       </c>
       <c r="C48" t="s">
         <v>152</v>
       </c>
       <c r="D48">
-        <v>-25.66667</v>
+        <v>-30.99468</v>
       </c>
       <c r="E48">
-        <v>-54.58333</v>
+        <v>-65.6267</v>
       </c>
       <c r="F48" t="s">
         <v>153</v>
       </c>
       <c r="G48" t="s">
         <v>17</v>
       </c>
       <c r="H48">
         <v>0</v>
       </c>
       <c r="I48">
         <v>2883</v>
       </c>
       <c r="J48"/>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
         <v>154</v>
       </c>
       <c r="B49">
-        <v>101</v>
+        <v>320</v>
       </c>
       <c r="C49" t="s">
         <v>155</v>
       </c>
       <c r="D49">
-        <v>-25.96667</v>
+        <v>-25.66667</v>
       </c>
       <c r="E49">
-        <v>-54.1</v>
+        <v>-54.58333</v>
       </c>
       <c r="F49" t="s">
         <v>156</v>
       </c>
       <c r="G49" t="s">
         <v>17</v>
       </c>
       <c r="H49">
         <v>0</v>
       </c>
       <c r="I49">
         <v>2883</v>
       </c>
       <c r="J49"/>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
         <v>157</v>
       </c>
       <c r="B50">
-        <v>170</v>
+        <v>101</v>
       </c>
       <c r="C50" t="s">
         <v>158</v>
       </c>
       <c r="D50">
-        <v>-26</v>
+        <v>-25.96667</v>
       </c>
       <c r="E50">
-        <v>-54.06667</v>
+        <v>-54.1</v>
       </c>
       <c r="F50" t="s">
         <v>159</v>
       </c>
       <c r="G50" t="s">
         <v>17</v>
       </c>
       <c r="H50">
         <v>0</v>
       </c>
       <c r="I50">
         <v>2883</v>
       </c>
       <c r="J50"/>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
         <v>160</v>
       </c>
       <c r="B51">
-        <v>225</v>
+        <v>170</v>
       </c>
       <c r="C51" t="s">
         <v>161</v>
       </c>
       <c r="D51">
-        <v>-26.83333</v>
+        <v>-26</v>
       </c>
       <c r="E51">
-        <v>-54.03333</v>
+        <v>-54.06667</v>
       </c>
       <c r="F51" t="s">
         <v>162</v>
       </c>
       <c r="G51" t="s">
         <v>17</v>
       </c>
       <c r="H51">
         <v>0</v>
       </c>
       <c r="I51">
         <v>2883</v>
       </c>
       <c r="J51"/>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>163</v>
       </c>
       <c r="B52">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="C52" t="s">
         <v>164</v>
       </c>
       <c r="D52">
-        <v>-25.66667</v>
+        <v>-26.83333</v>
       </c>
       <c r="E52">
-        <v>-53.88333</v>
+        <v>-54.03333</v>
       </c>
       <c r="F52" t="s">
         <v>165</v>
       </c>
       <c r="G52" t="s">
         <v>17</v>
       </c>
       <c r="H52">
         <v>0</v>
       </c>
       <c r="I52">
         <v>2883</v>
       </c>
       <c r="J52"/>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
         <v>166</v>
       </c>
       <c r="B53">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="C53" t="s">
         <v>167</v>
       </c>
       <c r="D53">
-        <v>-27.63333</v>
+        <v>-25.66667</v>
       </c>
       <c r="E53">
-        <v>-55.45</v>
+        <v>-53.88333</v>
       </c>
       <c r="F53" t="s">
         <v>168</v>
       </c>
       <c r="G53" t="s">
         <v>17</v>
       </c>
       <c r="H53">
         <v>0</v>
       </c>
       <c r="I53">
         <v>2883</v>
       </c>
       <c r="J53"/>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
         <v>169</v>
       </c>
       <c r="B54">
-        <v>384</v>
+        <v>222</v>
       </c>
       <c r="C54" t="s">
         <v>170</v>
       </c>
       <c r="D54">
-        <v>-27.39436</v>
+        <v>-27.63333</v>
       </c>
       <c r="E54">
-        <v>-55.64876</v>
+        <v>-55.45</v>
       </c>
       <c r="F54" t="s">
         <v>171</v>
       </c>
       <c r="G54" t="s">
         <v>17</v>
       </c>
       <c r="H54">
         <v>0</v>
       </c>
       <c r="I54">
         <v>2883</v>
       </c>
       <c r="J54"/>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
         <v>172</v>
       </c>
       <c r="B55">
-        <v>190</v>
+        <v>384</v>
       </c>
       <c r="C55" t="s">
         <v>173</v>
       </c>
       <c r="D55">
-        <v>-25.9</v>
+        <v>-27.39436</v>
       </c>
       <c r="E55">
-        <v>-54.61667</v>
+        <v>-55.64876</v>
       </c>
       <c r="F55" t="s">
         <v>174</v>
       </c>
       <c r="G55" t="s">
         <v>17</v>
       </c>
       <c r="H55">
         <v>0</v>
       </c>
       <c r="I55">
         <v>2883</v>
       </c>
       <c r="J55"/>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
         <v>175</v>
       </c>
       <c r="B56">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="C56" t="s">
         <v>176</v>
       </c>
       <c r="D56">
-        <v>0</v>
+        <v>-25.9</v>
       </c>
       <c r="E56">
-        <v>0</v>
+        <v>-54.61667</v>
       </c>
       <c r="F56" t="s">
         <v>177</v>
       </c>
       <c r="G56" t="s">
         <v>17</v>
       </c>
       <c r="H56">
         <v>0</v>
       </c>
       <c r="I56">
         <v>2883</v>
       </c>
       <c r="J56"/>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
         <v>178</v>
       </c>
       <c r="B57">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C57" t="s">
         <v>179</v>
       </c>
       <c r="D57">
-        <v>-26.96667</v>
+        <v>0</v>
       </c>
       <c r="E57">
-        <v>-54.48333</v>
+        <v>0</v>
       </c>
       <c r="F57" t="s">
         <v>180</v>
       </c>
       <c r="G57" t="s">
         <v>17</v>
       </c>
       <c r="H57">
         <v>0</v>
       </c>
       <c r="I57">
         <v>2883</v>
       </c>
       <c r="J57"/>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
         <v>181</v>
       </c>
       <c r="B58">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C58" t="s">
         <v>182</v>
       </c>
       <c r="D58">
-        <v>-27.08333</v>
+        <v>-26.96667</v>
       </c>
       <c r="E58">
-        <v>-54.95</v>
+        <v>-54.48333</v>
       </c>
       <c r="F58" t="s">
         <v>183</v>
       </c>
       <c r="G58" t="s">
         <v>17</v>
       </c>
       <c r="H58">
         <v>0</v>
       </c>
       <c r="I58">
         <v>2883</v>
       </c>
       <c r="J58"/>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
         <v>184</v>
       </c>
       <c r="B59">
-        <v>106</v>
+        <v>191</v>
       </c>
       <c r="C59" t="s">
         <v>185</v>
       </c>
       <c r="D59">
-        <v>-27.11667</v>
+        <v>-27.08333</v>
       </c>
       <c r="E59">
-        <v>-54.8</v>
+        <v>-54.95</v>
       </c>
       <c r="F59" t="s">
         <v>186</v>
       </c>
       <c r="G59" t="s">
         <v>17</v>
       </c>
       <c r="H59">
         <v>0</v>
       </c>
       <c r="I59">
         <v>2883</v>
       </c>
       <c r="J59"/>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
         <v>187</v>
       </c>
       <c r="B60">
-        <v>195</v>
+        <v>106</v>
       </c>
       <c r="C60" t="s">
         <v>188</v>
       </c>
       <c r="D60">
-        <v>-26.85</v>
+        <v>-27.11667</v>
       </c>
       <c r="E60">
-        <v>-53.76667</v>
+        <v>-54.8</v>
       </c>
       <c r="F60" t="s">
         <v>189</v>
       </c>
       <c r="G60" t="s">
         <v>17</v>
       </c>
       <c r="H60">
         <v>0</v>
       </c>
       <c r="I60">
         <v>2883</v>
       </c>
       <c r="J60"/>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
         <v>190</v>
       </c>
       <c r="B61">
-        <v>99</v>
+        <v>195</v>
       </c>
       <c r="C61" t="s">
         <v>191</v>
       </c>
       <c r="D61">
-        <v>-26.13333</v>
+        <v>-26.85</v>
       </c>
       <c r="E61">
-        <v>-54.33333</v>
+        <v>-53.76667</v>
       </c>
       <c r="F61" t="s">
         <v>192</v>
       </c>
       <c r="G61" t="s">
         <v>17</v>
       </c>
       <c r="H61">
         <v>0</v>
       </c>
       <c r="I61">
         <v>2883</v>
       </c>
       <c r="J61"/>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
         <v>193</v>
       </c>
       <c r="B62">
-        <v>253</v>
+        <v>99</v>
       </c>
       <c r="C62" t="s">
         <v>194</v>
       </c>
       <c r="D62">
-        <v>-27</v>
+        <v>-26.13333</v>
       </c>
       <c r="E62">
-        <v>-54.21667</v>
+        <v>-54.33333</v>
       </c>
       <c r="F62" t="s">
         <v>195</v>
       </c>
       <c r="G62" t="s">
         <v>17</v>
       </c>
       <c r="H62">
         <v>0</v>
       </c>
       <c r="I62">
         <v>2883</v>
       </c>
       <c r="J62"/>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
         <v>196</v>
       </c>
       <c r="B63">
-        <v>243</v>
+        <v>253</v>
       </c>
       <c r="C63" t="s">
         <v>197</v>
       </c>
       <c r="D63">
-        <v>-26.5</v>
+        <v>-27</v>
       </c>
       <c r="E63">
-        <v>-53.83333</v>
+        <v>-54.21667</v>
       </c>
       <c r="F63" t="s">
         <v>198</v>
       </c>
       <c r="G63" t="s">
         <v>17</v>
       </c>
       <c r="H63">
         <v>0</v>
       </c>
       <c r="I63">
         <v>2883</v>
       </c>
       <c r="J63"/>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
         <v>199</v>
       </c>
       <c r="B64">
-        <v>204</v>
+        <v>243</v>
       </c>
       <c r="C64" t="s">
         <v>200</v>
       </c>
       <c r="D64">
-        <v>-27.01667</v>
+        <v>-26.5</v>
       </c>
       <c r="E64">
-        <v>-54.65</v>
+        <v>-53.83333</v>
       </c>
       <c r="F64" t="s">
         <v>201</v>
       </c>
       <c r="G64" t="s">
         <v>17</v>
       </c>
       <c r="H64">
         <v>0</v>
       </c>
       <c r="I64">
         <v>2883</v>
       </c>
       <c r="J64"/>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
         <v>202</v>
       </c>
       <c r="B65">
-        <v>107</v>
+        <v>204</v>
       </c>
       <c r="C65" t="s">
         <v>203</v>
       </c>
       <c r="D65">
-        <v>-27.51667</v>
+        <v>-27.01667</v>
       </c>
       <c r="E65">
-        <v>-54.75</v>
+        <v>-54.65</v>
       </c>
       <c r="F65" t="s">
         <v>204</v>
       </c>
       <c r="G65" t="s">
         <v>17</v>
       </c>
       <c r="H65">
         <v>0</v>
       </c>
       <c r="I65">
         <v>2883</v>
       </c>
       <c r="J65"/>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
         <v>205</v>
       </c>
       <c r="B66">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="C66" t="s">
         <v>206</v>
       </c>
       <c r="D66">
-        <v>-27.56667</v>
+        <v>-27.51667</v>
       </c>
       <c r="E66">
-        <v>-55.71667</v>
+        <v>-54.75</v>
       </c>
       <c r="F66" t="s">
         <v>207</v>
       </c>
       <c r="G66" t="s">
         <v>17</v>
       </c>
       <c r="H66">
         <v>0</v>
       </c>
       <c r="I66">
         <v>2883</v>
       </c>
       <c r="J66"/>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
         <v>208</v>
       </c>
       <c r="B67">
-        <v>198</v>
+        <v>95</v>
       </c>
       <c r="C67" t="s">
         <v>209</v>
       </c>
       <c r="D67">
-        <v>-27.68333</v>
+        <v>-27.56667</v>
       </c>
       <c r="E67">
-        <v>-55.75</v>
+        <v>-55.71667</v>
       </c>
       <c r="F67" t="s">
         <v>210</v>
       </c>
       <c r="G67" t="s">
         <v>17</v>
       </c>
       <c r="H67">
         <v>0</v>
       </c>
       <c r="I67">
         <v>2883</v>
       </c>
       <c r="J67"/>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
         <v>211</v>
       </c>
       <c r="B68">
-        <v>274</v>
+        <v>198</v>
       </c>
       <c r="C68" t="s">
         <v>212</v>
       </c>
       <c r="D68">
-        <v>-36.35444</v>
+        <v>-27.68333</v>
       </c>
       <c r="E68">
-        <v>-56.87624</v>
+        <v>-55.75</v>
       </c>
       <c r="F68" t="s">
         <v>213</v>
       </c>
       <c r="G68" t="s">
         <v>17</v>
       </c>
       <c r="H68">
         <v>0</v>
       </c>
       <c r="I68">
         <v>2883</v>
       </c>
       <c r="J68"/>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" t="s">
+        <v>214</v>
+      </c>
+      <c r="B69">
+        <v>274</v>
+      </c>
+      <c r="C69" t="s">
+        <v>215</v>
+      </c>
+      <c r="D69">
+        <v>-36.35444</v>
+      </c>
+      <c r="E69">
+        <v>-56.87624</v>
+      </c>
+      <c r="F69" t="s">
+        <v>216</v>
+      </c>
+      <c r="G69" t="s">
+        <v>17</v>
+      </c>
+      <c r="H69">
+        <v>0</v>
+      </c>
+      <c r="I69">
+        <v>2883</v>
+      </c>
+      <c r="J69"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>