--- v1 (2026-06-12)
+++ v2 (2026-08-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="puma-concolor" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
   <si>
     <t>parque_id</t>
   </si>
   <si>
     <t>area_id</t>
   </si>
   <si>
     <t>parque</t>
   </si>
   <si>
     <t>lat</t>
   </si>
   <si>
     <t>lng</t>
   </si>
   <si>
     <t>slug</t>
   </si>
   <si>
     <t>presencia</t>
   </si>
   <si>
     <t>is_validada</t>
   </si>
   <si>
@@ -374,50 +374,59 @@
   <si>
     <t>Parque Nacional Islas de Santa Fe</t>
   </si>
   <si>
     <t>parque-nacional-islas-de-santa-fe</t>
   </si>
   <si>
     <t>APN-ML</t>
   </si>
   <si>
     <t>Parque Nacional Monte León</t>
   </si>
   <si>
     <t>parque-nacional-monte-leon</t>
   </si>
   <si>
     <t>APN-PN</t>
   </si>
   <si>
     <t>Parque Nacional Ansenuza</t>
   </si>
   <si>
     <t>parque-nacional-ansenuza</t>
   </si>
   <si>
+    <t>FFAA-AS</t>
+  </si>
+  <si>
+    <t>Reserva Natural de la Defensa Ascochinga</t>
+  </si>
+  <si>
+    <t>reserva-natural-de-la-defensa-ascochinga</t>
+  </si>
+  <si>
     <t>APN-EI</t>
   </si>
   <si>
     <t>Parque Nacional El Impenetrable</t>
   </si>
   <si>
     <t>parque-nacional-el-impenetrable</t>
   </si>
   <si>
     <t>CHACO-FI</t>
   </si>
   <si>
     <t>Reserva de Recurso La Fidelidad</t>
   </si>
   <si>
     <t>reserva-de-recurso-la-fidelidad-chaco</t>
   </si>
   <si>
     <t>APN-MA</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Costero Patagonia Austral</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-costero-patagonia-austral</t>
@@ -663,50 +672,59 @@
     <t>MISIONES-PR</t>
   </si>
   <si>
     <t>Parque Provincial Cañadón de Profundidad</t>
   </si>
   <si>
     <t>parque-provincial-cañadon-de-profundidad-misiones</t>
   </si>
   <si>
     <t>MISIONES-FA</t>
   </si>
   <si>
     <t>Parque Provincial Fachinal</t>
   </si>
   <si>
     <t>parque-provincial-fachinal-misiones</t>
   </si>
   <si>
     <t>APN-CT</t>
   </si>
   <si>
     <t>Parque Nacional Campos del Tuyú</t>
   </si>
   <si>
     <t>parque-nacional-campos-del-tuyu</t>
+  </si>
+  <si>
+    <t>APN-IP</t>
+  </si>
+  <si>
+    <t>Parque Interjurisdiccional Marino Isla Pingüino</t>
+  </si>
+  <si>
+    <t>parque-interjurisdiccional-marino-isla-pinguino</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1010,51 +1028,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J69"/>
+  <dimension ref="A1:J71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="70.697021" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="75.410156" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.711426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -2147,1004 +2165,1064 @@
       <c r="D37">
         <v>-30.66704</v>
       </c>
       <c r="E37">
         <v>-62.54672</v>
       </c>
       <c r="F37" t="s">
         <v>119</v>
       </c>
       <c r="G37" t="s">
         <v>17</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
       <c r="I37">
         <v>2883</v>
       </c>
       <c r="J37"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
         <v>120</v>
       </c>
       <c r="B38">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="C38" t="s">
         <v>121</v>
       </c>
       <c r="D38">
-        <v>-25.00468</v>
+        <v>-30.9678</v>
       </c>
       <c r="E38">
-        <v>-61.10564</v>
+        <v>-64.2909</v>
       </c>
       <c r="F38" t="s">
         <v>122</v>
       </c>
       <c r="G38" t="s">
         <v>17</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38">
         <v>2883</v>
       </c>
       <c r="J38"/>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>123</v>
       </c>
       <c r="B39">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="C39" t="s">
         <v>124</v>
       </c>
       <c r="D39">
-        <v>-25.01528</v>
+        <v>-25.00468</v>
       </c>
       <c r="E39">
-        <v>-61.09306</v>
+        <v>-61.10564</v>
       </c>
       <c r="F39" t="s">
         <v>125</v>
       </c>
       <c r="G39" t="s">
         <v>17</v>
       </c>
       <c r="H39">
         <v>0</v>
       </c>
       <c r="I39">
         <v>2883</v>
       </c>
       <c r="J39"/>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>126</v>
       </c>
       <c r="B40">
-        <v>322</v>
+        <v>341</v>
       </c>
       <c r="C40" t="s">
         <v>127</v>
       </c>
       <c r="D40">
-        <v>-45.07224</v>
+        <v>-25.01528</v>
       </c>
       <c r="E40">
-        <v>-66.09692</v>
+        <v>-61.09306</v>
       </c>
       <c r="F40" t="s">
         <v>128</v>
       </c>
       <c r="G40" t="s">
-        <v>129</v>
+        <v>17</v>
       </c>
       <c r="H40">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I40">
         <v>2883</v>
       </c>
       <c r="J40"/>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
+        <v>129</v>
+      </c>
+      <c r="B41">
+        <v>322</v>
+      </c>
+      <c r="C41" t="s">
         <v>130</v>
       </c>
-      <c r="B41">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="D41">
+        <v>-45.07224</v>
+      </c>
+      <c r="E41">
+        <v>-66.09692</v>
+      </c>
+      <c r="F41" t="s">
         <v>131</v>
       </c>
-      <c r="D41">
-[...5 lines deleted...]
-      <c r="F41" t="s">
+      <c r="G41" t="s">
         <v>132</v>
       </c>
-      <c r="G41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H41">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I41">
         <v>2883</v>
       </c>
       <c r="J41"/>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>133</v>
       </c>
       <c r="B42">
-        <v>172</v>
+        <v>336</v>
       </c>
       <c r="C42" t="s">
         <v>134</v>
       </c>
       <c r="D42">
-        <v>-42.26667</v>
+        <v>-42.22179</v>
       </c>
       <c r="E42">
-        <v>-71.76667</v>
+        <v>-64.20093</v>
       </c>
       <c r="F42" t="s">
         <v>135</v>
       </c>
       <c r="G42" t="s">
         <v>17</v>
       </c>
       <c r="H42">
         <v>0</v>
       </c>
       <c r="I42">
         <v>2883</v>
       </c>
       <c r="J42"/>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>136</v>
       </c>
       <c r="B43">
-        <v>347</v>
+        <v>172</v>
       </c>
       <c r="C43" t="s">
         <v>137</v>
       </c>
       <c r="D43">
-        <v>-47.15918</v>
+        <v>-42.26667</v>
       </c>
       <c r="E43">
-        <v>-71.31701</v>
+        <v>-71.76667</v>
       </c>
       <c r="F43" t="s">
         <v>138</v>
       </c>
       <c r="G43" t="s">
         <v>17</v>
       </c>
       <c r="H43">
         <v>0</v>
       </c>
       <c r="I43">
         <v>2883</v>
       </c>
       <c r="J43"/>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>139</v>
       </c>
       <c r="B44">
-        <v>323</v>
+        <v>347</v>
       </c>
       <c r="C44" t="s">
         <v>140</v>
       </c>
       <c r="D44">
-        <v>-49.03333</v>
+        <v>-47.15918</v>
       </c>
       <c r="E44">
-        <v>-72.86667</v>
+        <v>-71.31701</v>
       </c>
       <c r="F44" t="s">
         <v>141</v>
       </c>
       <c r="G44" t="s">
         <v>17</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
       <c r="I44">
         <v>2883</v>
       </c>
       <c r="J44"/>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
         <v>142</v>
       </c>
       <c r="B45">
-        <v>85</v>
+        <v>323</v>
       </c>
       <c r="C45" t="s">
         <v>143</v>
       </c>
       <c r="D45">
-        <v>-41.43785</v>
+        <v>-49.03333</v>
       </c>
       <c r="E45">
-        <v>-65.06369</v>
+        <v>-72.86667</v>
       </c>
       <c r="F45" t="s">
         <v>144</v>
       </c>
       <c r="G45" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H45">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I45">
         <v>2883</v>
       </c>
       <c r="J45"/>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
         <v>145</v>
       </c>
       <c r="B46">
-        <v>224</v>
+        <v>85</v>
       </c>
       <c r="C46" t="s">
         <v>146</v>
       </c>
       <c r="D46">
-        <v>-26.61667</v>
+        <v>-41.43785</v>
       </c>
       <c r="E46">
-        <v>-53.66667</v>
+        <v>-65.06369</v>
       </c>
       <c r="F46" t="s">
         <v>147</v>
       </c>
       <c r="G46" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H46">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I46">
         <v>2883</v>
       </c>
       <c r="J46"/>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
         <v>148</v>
       </c>
       <c r="B47">
-        <v>25</v>
+        <v>224</v>
       </c>
       <c r="C47" t="s">
         <v>149</v>
       </c>
       <c r="D47">
-        <v>-22.26581</v>
+        <v>-26.61667</v>
       </c>
       <c r="E47">
-        <v>-64.75309</v>
+        <v>-53.66667</v>
       </c>
       <c r="F47" t="s">
         <v>150</v>
       </c>
       <c r="G47" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H47">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I47">
         <v>2883</v>
       </c>
       <c r="J47"/>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
         <v>151</v>
       </c>
       <c r="B48">
-        <v>369</v>
+        <v>25</v>
       </c>
       <c r="C48" t="s">
         <v>152</v>
       </c>
       <c r="D48">
-        <v>-30.99468</v>
+        <v>-22.26581</v>
       </c>
       <c r="E48">
-        <v>-65.6267</v>
+        <v>-64.75309</v>
       </c>
       <c r="F48" t="s">
         <v>153</v>
       </c>
       <c r="G48" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H48">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I48">
         <v>2883</v>
       </c>
       <c r="J48"/>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
         <v>154</v>
       </c>
       <c r="B49">
-        <v>320</v>
+        <v>369</v>
       </c>
       <c r="C49" t="s">
         <v>155</v>
       </c>
       <c r="D49">
-        <v>-25.66667</v>
+        <v>-30.99468</v>
       </c>
       <c r="E49">
-        <v>-54.58333</v>
+        <v>-65.6267</v>
       </c>
       <c r="F49" t="s">
         <v>156</v>
       </c>
       <c r="G49" t="s">
         <v>17</v>
       </c>
       <c r="H49">
         <v>0</v>
       </c>
       <c r="I49">
         <v>2883</v>
       </c>
       <c r="J49"/>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
         <v>157</v>
       </c>
       <c r="B50">
-        <v>101</v>
+        <v>320</v>
       </c>
       <c r="C50" t="s">
         <v>158</v>
       </c>
       <c r="D50">
-        <v>-25.96667</v>
+        <v>-25.66667</v>
       </c>
       <c r="E50">
-        <v>-54.1</v>
+        <v>-54.58333</v>
       </c>
       <c r="F50" t="s">
         <v>159</v>
       </c>
       <c r="G50" t="s">
         <v>17</v>
       </c>
       <c r="H50">
         <v>0</v>
       </c>
       <c r="I50">
         <v>2883</v>
       </c>
       <c r="J50"/>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
         <v>160</v>
       </c>
       <c r="B51">
-        <v>170</v>
+        <v>101</v>
       </c>
       <c r="C51" t="s">
         <v>161</v>
       </c>
       <c r="D51">
-        <v>-26</v>
+        <v>-25.96667</v>
       </c>
       <c r="E51">
-        <v>-54.06667</v>
+        <v>-54.1</v>
       </c>
       <c r="F51" t="s">
         <v>162</v>
       </c>
       <c r="G51" t="s">
         <v>17</v>
       </c>
       <c r="H51">
         <v>0</v>
       </c>
       <c r="I51">
         <v>2883</v>
       </c>
       <c r="J51"/>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>163</v>
       </c>
       <c r="B52">
-        <v>225</v>
+        <v>170</v>
       </c>
       <c r="C52" t="s">
         <v>164</v>
       </c>
       <c r="D52">
-        <v>-26.83333</v>
+        <v>-26</v>
       </c>
       <c r="E52">
-        <v>-54.03333</v>
+        <v>-54.06667</v>
       </c>
       <c r="F52" t="s">
         <v>165</v>
       </c>
       <c r="G52" t="s">
         <v>17</v>
       </c>
       <c r="H52">
         <v>0</v>
       </c>
       <c r="I52">
         <v>2883</v>
       </c>
       <c r="J52"/>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
         <v>166</v>
       </c>
       <c r="B53">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="C53" t="s">
         <v>167</v>
       </c>
       <c r="D53">
-        <v>-25.66667</v>
+        <v>-26.83333</v>
       </c>
       <c r="E53">
-        <v>-53.88333</v>
+        <v>-54.03333</v>
       </c>
       <c r="F53" t="s">
         <v>168</v>
       </c>
       <c r="G53" t="s">
         <v>17</v>
       </c>
       <c r="H53">
         <v>0</v>
       </c>
       <c r="I53">
         <v>2883</v>
       </c>
       <c r="J53"/>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
         <v>169</v>
       </c>
       <c r="B54">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="C54" t="s">
         <v>170</v>
       </c>
       <c r="D54">
-        <v>-27.63333</v>
+        <v>-25.66667</v>
       </c>
       <c r="E54">
-        <v>-55.45</v>
+        <v>-53.88333</v>
       </c>
       <c r="F54" t="s">
         <v>171</v>
       </c>
       <c r="G54" t="s">
         <v>17</v>
       </c>
       <c r="H54">
         <v>0</v>
       </c>
       <c r="I54">
         <v>2883</v>
       </c>
       <c r="J54"/>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
         <v>172</v>
       </c>
       <c r="B55">
-        <v>384</v>
+        <v>222</v>
       </c>
       <c r="C55" t="s">
         <v>173</v>
       </c>
       <c r="D55">
-        <v>-27.39436</v>
+        <v>-27.63333</v>
       </c>
       <c r="E55">
-        <v>-55.64876</v>
+        <v>-55.45</v>
       </c>
       <c r="F55" t="s">
         <v>174</v>
       </c>
       <c r="G55" t="s">
         <v>17</v>
       </c>
       <c r="H55">
         <v>0</v>
       </c>
       <c r="I55">
         <v>2883</v>
       </c>
       <c r="J55"/>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
         <v>175</v>
       </c>
       <c r="B56">
-        <v>190</v>
+        <v>384</v>
       </c>
       <c r="C56" t="s">
         <v>176</v>
       </c>
       <c r="D56">
-        <v>-25.9</v>
+        <v>-27.39436</v>
       </c>
       <c r="E56">
-        <v>-54.61667</v>
+        <v>-55.64876</v>
       </c>
       <c r="F56" t="s">
         <v>177</v>
       </c>
       <c r="G56" t="s">
         <v>17</v>
       </c>
       <c r="H56">
         <v>0</v>
       </c>
       <c r="I56">
         <v>2883</v>
       </c>
       <c r="J56"/>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
         <v>178</v>
       </c>
       <c r="B57">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="C57" t="s">
         <v>179</v>
       </c>
       <c r="D57">
-        <v>0</v>
+        <v>-25.9</v>
       </c>
       <c r="E57">
-        <v>0</v>
+        <v>-54.61667</v>
       </c>
       <c r="F57" t="s">
         <v>180</v>
       </c>
       <c r="G57" t="s">
         <v>17</v>
       </c>
       <c r="H57">
         <v>0</v>
       </c>
       <c r="I57">
         <v>2883</v>
       </c>
       <c r="J57"/>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
         <v>181</v>
       </c>
       <c r="B58">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C58" t="s">
         <v>182</v>
       </c>
       <c r="D58">
-        <v>-26.96667</v>
+        <v>0</v>
       </c>
       <c r="E58">
-        <v>-54.48333</v>
+        <v>0</v>
       </c>
       <c r="F58" t="s">
         <v>183</v>
       </c>
       <c r="G58" t="s">
         <v>17</v>
       </c>
       <c r="H58">
         <v>0</v>
       </c>
       <c r="I58">
         <v>2883</v>
       </c>
       <c r="J58"/>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
         <v>184</v>
       </c>
       <c r="B59">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C59" t="s">
         <v>185</v>
       </c>
       <c r="D59">
-        <v>-27.08333</v>
+        <v>-26.96667</v>
       </c>
       <c r="E59">
-        <v>-54.95</v>
+        <v>-54.48333</v>
       </c>
       <c r="F59" t="s">
         <v>186</v>
       </c>
       <c r="G59" t="s">
         <v>17</v>
       </c>
       <c r="H59">
         <v>0</v>
       </c>
       <c r="I59">
         <v>2883</v>
       </c>
       <c r="J59"/>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
         <v>187</v>
       </c>
       <c r="B60">
-        <v>106</v>
+        <v>191</v>
       </c>
       <c r="C60" t="s">
         <v>188</v>
       </c>
       <c r="D60">
-        <v>-27.11667</v>
+        <v>-27.08333</v>
       </c>
       <c r="E60">
-        <v>-54.8</v>
+        <v>-54.95</v>
       </c>
       <c r="F60" t="s">
         <v>189</v>
       </c>
       <c r="G60" t="s">
         <v>17</v>
       </c>
       <c r="H60">
         <v>0</v>
       </c>
       <c r="I60">
         <v>2883</v>
       </c>
       <c r="J60"/>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
         <v>190</v>
       </c>
       <c r="B61">
-        <v>195</v>
+        <v>106</v>
       </c>
       <c r="C61" t="s">
         <v>191</v>
       </c>
       <c r="D61">
-        <v>-26.85</v>
+        <v>-27.11667</v>
       </c>
       <c r="E61">
-        <v>-53.76667</v>
+        <v>-54.8</v>
       </c>
       <c r="F61" t="s">
         <v>192</v>
       </c>
       <c r="G61" t="s">
         <v>17</v>
       </c>
       <c r="H61">
         <v>0</v>
       </c>
       <c r="I61">
         <v>2883</v>
       </c>
       <c r="J61"/>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
         <v>193</v>
       </c>
       <c r="B62">
-        <v>99</v>
+        <v>195</v>
       </c>
       <c r="C62" t="s">
         <v>194</v>
       </c>
       <c r="D62">
-        <v>-26.13333</v>
+        <v>-26.85</v>
       </c>
       <c r="E62">
-        <v>-54.33333</v>
+        <v>-53.76667</v>
       </c>
       <c r="F62" t="s">
         <v>195</v>
       </c>
       <c r="G62" t="s">
         <v>17</v>
       </c>
       <c r="H62">
         <v>0</v>
       </c>
       <c r="I62">
         <v>2883</v>
       </c>
       <c r="J62"/>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
         <v>196</v>
       </c>
       <c r="B63">
-        <v>253</v>
+        <v>99</v>
       </c>
       <c r="C63" t="s">
         <v>197</v>
       </c>
       <c r="D63">
-        <v>-27</v>
+        <v>-26.13333</v>
       </c>
       <c r="E63">
-        <v>-54.21667</v>
+        <v>-54.33333</v>
       </c>
       <c r="F63" t="s">
         <v>198</v>
       </c>
       <c r="G63" t="s">
         <v>17</v>
       </c>
       <c r="H63">
         <v>0</v>
       </c>
       <c r="I63">
         <v>2883</v>
       </c>
       <c r="J63"/>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
         <v>199</v>
       </c>
       <c r="B64">
-        <v>243</v>
+        <v>253</v>
       </c>
       <c r="C64" t="s">
         <v>200</v>
       </c>
       <c r="D64">
-        <v>-26.5</v>
+        <v>-27</v>
       </c>
       <c r="E64">
-        <v>-53.83333</v>
+        <v>-54.21667</v>
       </c>
       <c r="F64" t="s">
         <v>201</v>
       </c>
       <c r="G64" t="s">
         <v>17</v>
       </c>
       <c r="H64">
         <v>0</v>
       </c>
       <c r="I64">
         <v>2883</v>
       </c>
       <c r="J64"/>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
         <v>202</v>
       </c>
       <c r="B65">
-        <v>204</v>
+        <v>243</v>
       </c>
       <c r="C65" t="s">
         <v>203</v>
       </c>
       <c r="D65">
-        <v>-27.01667</v>
+        <v>-26.5</v>
       </c>
       <c r="E65">
-        <v>-54.65</v>
+        <v>-53.83333</v>
       </c>
       <c r="F65" t="s">
         <v>204</v>
       </c>
       <c r="G65" t="s">
         <v>17</v>
       </c>
       <c r="H65">
         <v>0</v>
       </c>
       <c r="I65">
         <v>2883</v>
       </c>
       <c r="J65"/>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
         <v>205</v>
       </c>
       <c r="B66">
-        <v>107</v>
+        <v>204</v>
       </c>
       <c r="C66" t="s">
         <v>206</v>
       </c>
       <c r="D66">
-        <v>-27.51667</v>
+        <v>-27.01667</v>
       </c>
       <c r="E66">
-        <v>-54.75</v>
+        <v>-54.65</v>
       </c>
       <c r="F66" t="s">
         <v>207</v>
       </c>
       <c r="G66" t="s">
         <v>17</v>
       </c>
       <c r="H66">
         <v>0</v>
       </c>
       <c r="I66">
         <v>2883</v>
       </c>
       <c r="J66"/>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
         <v>208</v>
       </c>
       <c r="B67">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="C67" t="s">
         <v>209</v>
       </c>
       <c r="D67">
-        <v>-27.56667</v>
+        <v>-27.51667</v>
       </c>
       <c r="E67">
-        <v>-55.71667</v>
+        <v>-54.75</v>
       </c>
       <c r="F67" t="s">
         <v>210</v>
       </c>
       <c r="G67" t="s">
         <v>17</v>
       </c>
       <c r="H67">
         <v>0</v>
       </c>
       <c r="I67">
         <v>2883</v>
       </c>
       <c r="J67"/>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
         <v>211</v>
       </c>
       <c r="B68">
-        <v>198</v>
+        <v>95</v>
       </c>
       <c r="C68" t="s">
         <v>212</v>
       </c>
       <c r="D68">
-        <v>-27.68333</v>
+        <v>-27.56667</v>
       </c>
       <c r="E68">
-        <v>-55.75</v>
+        <v>-55.71667</v>
       </c>
       <c r="F68" t="s">
         <v>213</v>
       </c>
       <c r="G68" t="s">
         <v>17</v>
       </c>
       <c r="H68">
         <v>0</v>
       </c>
       <c r="I68">
         <v>2883</v>
       </c>
       <c r="J68"/>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
         <v>214</v>
       </c>
       <c r="B69">
-        <v>274</v>
+        <v>198</v>
       </c>
       <c r="C69" t="s">
         <v>215</v>
       </c>
       <c r="D69">
-        <v>-36.35444</v>
+        <v>-27.68333</v>
       </c>
       <c r="E69">
-        <v>-56.87624</v>
+        <v>-55.75</v>
       </c>
       <c r="F69" t="s">
         <v>216</v>
       </c>
       <c r="G69" t="s">
         <v>17</v>
       </c>
       <c r="H69">
         <v>0</v>
       </c>
       <c r="I69">
         <v>2883</v>
       </c>
       <c r="J69"/>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" t="s">
+        <v>217</v>
+      </c>
+      <c r="B70">
+        <v>274</v>
+      </c>
+      <c r="C70" t="s">
+        <v>218</v>
+      </c>
+      <c r="D70">
+        <v>-36.35444</v>
+      </c>
+      <c r="E70">
+        <v>-56.87624</v>
+      </c>
+      <c r="F70" t="s">
+        <v>219</v>
+      </c>
+      <c r="G70" t="s">
+        <v>17</v>
+      </c>
+      <c r="H70">
+        <v>0</v>
+      </c>
+      <c r="I70">
+        <v>2883</v>
+      </c>
+      <c r="J70"/>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" t="s">
+        <v>220</v>
+      </c>
+      <c r="B71">
+        <v>339</v>
+      </c>
+      <c r="C71" t="s">
+        <v>221</v>
+      </c>
+      <c r="D71">
+        <v>-48.15</v>
+      </c>
+      <c r="E71">
+        <v>-65.94458</v>
+      </c>
+      <c r="F71" t="s">
+        <v>222</v>
+      </c>
+      <c r="G71" t="s">
+        <v>17</v>
+      </c>
+      <c r="H71">
+        <v>0</v>
+      </c>
+      <c r="I71">
+        <v>2883</v>
+      </c>
+      <c r="J71"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>