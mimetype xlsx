--- v0 (2025-12-14)
+++ v1 (2026-06-13)
@@ -395,75 +395,75 @@
   <si>
     <t>Parque Nacional Talampaya</t>
   </si>
   <si>
     <t>parque-nacional-talampaya</t>
   </si>
   <si>
     <t>JUJUY-PO</t>
   </si>
   <si>
     <t>Reserva de Biósfera Pozuelos</t>
   </si>
   <si>
     <t>reserva-de-biosfera-pozuelos-jujuy</t>
   </si>
   <si>
     <t>APN-CT</t>
   </si>
   <si>
     <t>Parque Nacional Campos del Tuyú</t>
   </si>
   <si>
     <t>parque-nacional-campos-del-tuyu</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>CAPITAL FEDERAL-CS</t>
   </si>
   <si>
     <t>Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>CAPITAL FEDERAL-ES</t>
   </si>
   <si>
     <t>Sitio Ramsar Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>sitio-ramsar-reserva-ecologica-costanera-sur</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>CHUBUT-RT</t>
   </si>
   <si>
     <t>Parque Provincial y RES.Forestal Río Turbio</t>
   </si>
   <si>
     <t>parque-provincial-y-resforestal-rio-turbio-chubut</t>
   </si>
   <si>
     <t>RIO NEGRO-RA</t>
   </si>
   <si>
     <t>Área Natural Protegida Río Azul - Lago Escondido</t>
   </si>
   <si>
     <t>area-natural-protegida-rio-azul--lago-escondido-rio-negro</t>
   </si>
   <si>
     <t>FFAA-PB</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa Punta Buenos Aires</t>
   </si>
@@ -2027,120 +2027,120 @@
       <c r="D39">
         <v>-36.35444</v>
       </c>
       <c r="E39">
         <v>-56.87624</v>
       </c>
       <c r="F39" t="s">
         <v>126</v>
       </c>
       <c r="G39" t="s">
         <v>24</v>
       </c>
       <c r="H39">
         <v>0</v>
       </c>
       <c r="I39">
         <v>44775</v>
       </c>
       <c r="J39"/>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>127</v>
       </c>
       <c r="B40">
-        <v>289</v>
+        <v>85</v>
       </c>
       <c r="C40" t="s">
         <v>128</v>
       </c>
       <c r="D40">
-        <v>-34.6</v>
+        <v>-41.43785</v>
       </c>
       <c r="E40">
-        <v>-58.33333</v>
+        <v>-65.06369</v>
       </c>
       <c r="F40" t="s">
         <v>129</v>
       </c>
       <c r="G40" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H40">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I40">
         <v>44775</v>
       </c>
       <c r="J40"/>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
         <v>130</v>
       </c>
       <c r="B41">
-        <v>365</v>
+        <v>289</v>
       </c>
       <c r="C41" t="s">
         <v>131</v>
       </c>
       <c r="D41">
-        <v>-34.61667</v>
+        <v>-34.6</v>
       </c>
       <c r="E41">
-        <v>-58.35</v>
+        <v>-58.33333</v>
       </c>
       <c r="F41" t="s">
         <v>132</v>
       </c>
       <c r="G41" t="s">
         <v>24</v>
       </c>
       <c r="H41">
         <v>0</v>
       </c>
       <c r="I41">
         <v>44775</v>
       </c>
       <c r="J41"/>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>133</v>
       </c>
       <c r="B42">
-        <v>85</v>
+        <v>365</v>
       </c>
       <c r="C42" t="s">
         <v>134</v>
       </c>
       <c r="D42">
-        <v>-41.43785</v>
+        <v>-34.61667</v>
       </c>
       <c r="E42">
-        <v>-65.06369</v>
+        <v>-58.35</v>
       </c>
       <c r="F42" t="s">
         <v>135</v>
       </c>
       <c r="G42" t="s">
         <v>24</v>
       </c>
       <c r="H42">
         <v>0</v>
       </c>
       <c r="I42">
         <v>44775</v>
       </c>
       <c r="J42"/>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>136</v>
       </c>
       <c r="B43">
         <v>172</v>
       </c>
       <c r="C43" t="s">
         <v>137</v>
       </c>