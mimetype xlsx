--- v0 (2025-12-08)
+++ v1 (2026-10-06)
@@ -65,87 +65,87 @@
   <si>
     <t>situacion</t>
   </si>
   <si>
     <t>APN-AL</t>
   </si>
   <si>
     <t>Parque Nacional Los Alerces</t>
   </si>
   <si>
     <t>parque-nacional-los-alerces</t>
   </si>
   <si>
     <t>Regular</t>
   </si>
   <si>
     <t>APN-LA</t>
   </si>
   <si>
     <t>Parque Nacional Lanín</t>
   </si>
   <si>
     <t>parque-nacional-lanin</t>
   </si>
   <si>
+    <t>APN-TF</t>
+  </si>
+  <si>
+    <t>Parque Nacional Tierra del Fuego</t>
+  </si>
+  <si>
+    <t>parque-nacional-tierra-del-fuego</t>
+  </si>
+  <si>
+    <t>APN-CO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Quebrada del Condorito</t>
+  </si>
+  <si>
+    <t>parque-nacional-quebrada-del-condorito</t>
+  </si>
+  <si>
+    <t>APN-NH</t>
+  </si>
+  <si>
+    <t>Parque Nacional Nahuel Huapi</t>
+  </si>
+  <si>
+    <t>parque-nacional-nahuel-huapi</t>
+  </si>
+  <si>
+    <t>APN-MA</t>
+  </si>
+  <si>
+    <t>Parque Interjurisdiccional Marino Costero Patagonia Austral</t>
+  </si>
+  <si>
+    <t>parque-interjurisdiccional-marino-costero-patagonia-austral</t>
+  </si>
+  <si>
     <t>Sin validar</t>
-  </si>
-[...34 lines deleted...]
-    <t>parque-interjurisdiccional-marino-costero-patagonia-austral</t>
   </si>
   <si>
     <t>APN-PD</t>
   </si>
   <si>
     <t>Parque Nacional Pre-Delta</t>
   </si>
   <si>
     <t>parque-nacional-pre-delta</t>
   </si>
   <si>
     <t>APN-MB</t>
   </si>
   <si>
     <t>Parque Nacional Mburucuyá</t>
   </si>
   <si>
     <t>parque-nacional-mburucuya</t>
   </si>
   <si>
     <t>APN-OT</t>
   </si>
   <si>
     <t>Parque Nacional Ciervo de los Pantanos</t>
   </si>
@@ -605,291 +605,291 @@
       <c r="I2">
         <v>2708</v>
       </c>
       <c r="J2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3">
         <v>-39.85001</v>
       </c>
       <c r="E3">
         <v>-71.43103</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I3">
         <v>2708</v>
       </c>
       <c r="J3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B4">
         <v>38</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D4">
         <v>-54.64226</v>
       </c>
       <c r="E4">
         <v>-68.48597</v>
       </c>
       <c r="F4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4">
         <v>2708</v>
       </c>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B5">
         <v>11</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D5">
         <v>-31.69761</v>
       </c>
       <c r="E5">
         <v>-64.78331</v>
       </c>
       <c r="F5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5">
         <v>2708</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B6">
         <v>24</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D6">
         <v>-40.95411</v>
       </c>
       <c r="E6">
         <v>-71.53639</v>
       </c>
       <c r="F6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6">
         <v>2708</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B7">
         <v>322</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D7">
         <v>-45.07224</v>
       </c>
       <c r="E7">
         <v>-66.09692</v>
       </c>
       <c r="F7" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
         <v>2708</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8">
         <v>28</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8">
         <v>-32.14052</v>
       </c>
       <c r="E8">
         <v>-60.64033</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8">
         <v>2708</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9">
         <v>22</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9">
         <v>-28.01299</v>
       </c>
       <c r="E9">
         <v>-58.06922</v>
       </c>
       <c r="F9" t="s">
         <v>35</v>
       </c>
       <c r="G9" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9">
         <v>2708</v>
       </c>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10">
         <v>-34.2345</v>
       </c>
       <c r="E10">
         <v>-58.87724</v>
       </c>
       <c r="F10" t="s">
         <v>38</v>
       </c>
       <c r="G10" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
         <v>2708</v>
       </c>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11">
         <v>19</v>
       </c>
       <c r="C11" t="s">
         <v>40</v>
       </c>
       <c r="D11">
         <v>-39.03034</v>
       </c>
       <c r="E11">
         <v>-70.35218</v>
       </c>
       <c r="F11" t="s">
         <v>41</v>
       </c>
       <c r="G11" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11">
         <v>2708</v>
       </c>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
         <v>32</v>
       </c>
       <c r="C12" t="s">
         <v>43</v>
       </c>
       <c r="D12">
         <v>-42.17903</v>
       </c>
       <c r="E12">
         <v>-71.68728</v>
       </c>