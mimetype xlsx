--- v1 (2026-02-24)
+++ v2 (2026-07-21)
@@ -734,54 +734,54 @@
       <c r="I5">
         <v>2698</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6">
         <v>-39.03034</v>
       </c>
       <c r="E6">
         <v>-70.35218</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>
       <c r="G6" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I6">
         <v>2698</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7">
         <v>-50.31667</v>
       </c>
       <c r="E7">
         <v>-68.97287</v>
       </c>
       <c r="F7" t="s">
         <v>29</v>
       </c>
@@ -1034,54 +1034,54 @@
       <c r="I15">
         <v>2698</v>
       </c>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>55</v>
       </c>
       <c r="B16">
         <v>85</v>
       </c>
       <c r="C16" t="s">
         <v>56</v>
       </c>
       <c r="D16">
         <v>-41.43785</v>
       </c>
       <c r="E16">
         <v>-65.06369</v>
       </c>
       <c r="F16" t="s">
         <v>57</v>
       </c>
       <c r="G16" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I16">
         <v>2698</v>
       </c>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17">
         <v>322</v>
       </c>
       <c r="C17" t="s">
         <v>59</v>
       </c>
       <c r="D17">
         <v>-45.07224</v>
       </c>
       <c r="E17">
         <v>-66.09692</v>
       </c>
       <c r="F17" t="s">
         <v>60</v>
       </c>