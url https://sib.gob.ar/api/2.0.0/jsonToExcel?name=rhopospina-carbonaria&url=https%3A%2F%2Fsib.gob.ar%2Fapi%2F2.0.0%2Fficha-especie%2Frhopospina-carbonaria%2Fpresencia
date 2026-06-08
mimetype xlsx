--- v0 (2025-12-18)
+++ v1 (2026-06-08)
@@ -128,66 +128,66 @@
   <si>
     <t>parque-nacional-sierra-de-las-quijadas</t>
   </si>
   <si>
     <t>APN-AI</t>
   </si>
   <si>
     <t>Parque Nacional Aconquija</t>
   </si>
   <si>
     <t>parque-nacional-aconquija</t>
   </si>
   <si>
     <t>Presente</t>
   </si>
   <si>
     <t>RIO NEGRO-SO</t>
   </si>
   <si>
     <t>Área Natural Protegida Meseta de Somuncurá</t>
   </si>
   <si>
     <t>area-natural-protegida-meseta-de-somuncura-rio-negro</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>APN-MA</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Costero Patagonia Austral</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-costero-patagonia-austral</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>FFAA-PB</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa Punta Buenos Aires</t>
   </si>
   <si>
     <t>reserva-natural-de-la-defensa-punta-buenos-aires</t>
   </si>
   <si>
     <t>APN-TL</t>
   </si>
   <si>
     <t>Parque Nacional Traslasierra</t>
   </si>
   <si>
     <t>parque-nacional-traslasierra</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -806,99 +806,99 @@
       <c r="D9">
         <v>-41.35</v>
       </c>
       <c r="E9">
         <v>-67.06667</v>
       </c>
       <c r="F9" t="s">
         <v>37</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9">
         <v>50391</v>
       </c>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10">
-        <v>322</v>
+        <v>85</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10">
-        <v>-45.07224</v>
+        <v>-41.43785</v>
       </c>
       <c r="E10">
-        <v>-66.09692</v>
+        <v>-65.06369</v>
       </c>
       <c r="F10" t="s">
         <v>40</v>
       </c>
       <c r="G10" t="s">
         <v>24</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10">
         <v>50391</v>
       </c>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11">
-        <v>85</v>
+        <v>322</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11">
-        <v>-41.43785</v>
+        <v>-45.07224</v>
       </c>
       <c r="E11">
-        <v>-65.06369</v>
+        <v>-66.09692</v>
       </c>
       <c r="F11" t="s">
         <v>43</v>
       </c>
       <c r="G11" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I11">
         <v>50391</v>
       </c>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12">
         <v>336</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12">
         <v>-42.22179</v>
       </c>
       <c r="E12">
         <v>-64.20093</v>
       </c>
       <c r="F12" t="s">
         <v>46</v>
       </c>